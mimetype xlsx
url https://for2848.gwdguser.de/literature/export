--- v19 (2026-08-31)
+++ v20 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1788">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -81,90 +81,5395 @@
     <t>Pages</t>
   </si>
   <si>
     <t>Issue</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Journal Abbreviation</t>
   </si>
   <si>
     <t>Extra</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>First Author</t>
   </si>
   <si>
     <t>Last Author</t>
   </si>
   <si>
     <t>Creation Time</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/1</t>
+  </si>
+  <si>
+    <t>rg_busch</t>
+  </si>
+  <si>
+    <t>P03</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Journal Article</t>
+  </si>
+  <si>
+    <t>10.1016/j.bbabio.2020.148322</t>
+  </si>
+  <si>
+    <t>Inhibition of the mitochondrial ATPase function by IF1 changes the spatiotemporal organization of ATP synthase</t>
+  </si>
+  <si>
+    <t>Biochimica et Biophysica Acta-Bioenergetics</t>
+  </si>
+  <si>
+    <t>0005-2728</t>
+  </si>
+  <si>
+    <t>1879-2650</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.bbabio.2020.148322</t>
+  </si>
+  <si>
+    <t>Biochim Biophys Acta-Bioenerg</t>
+  </si>
+  <si>
+    <t>Weissert V, Rieger B, Morris S, Arroum T, Psathaki OE, Zobel T, Perkins G, Busch KB</t>
+  </si>
+  <si>
+    <t>Weissert V</t>
+  </si>
+  <si>
+    <t>Busch KB</t>
+  </si>
+  <si>
+    <t>2026-04-21 14:46:27</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/2</t>
+  </si>
+  <si>
+    <t>10.15252/embr.202152727</t>
+  </si>
+  <si>
+    <t>Mitochondrial F1FO ATP synthase determines the local proton motive force at cristae rims</t>
+  </si>
+  <si>
+    <t>EMBO reports</t>
+  </si>
+  <si>
+    <t>1469-221X</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.15252/embr.202152727</t>
+  </si>
+  <si>
+    <t>EMBO Rep</t>
+  </si>
+  <si>
+    <t>Rieger B, Arroum T, Borowski M, Villalta J, Busch KB</t>
+  </si>
+  <si>
+    <t>Rieger B</t>
+  </si>
+  <si>
+    <t>2022-03-02 09:17:09</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/3</t>
+  </si>
+  <si>
+    <t>rg_langer, rg_meinecke</t>
+  </si>
+  <si>
+    <t>P01, P05</t>
+  </si>
+  <si>
+    <t>Preprint</t>
+  </si>
+  <si>
+    <t>10.1101/2021.12.12.470907</t>
+  </si>
+  <si>
+    <t>Regulation of mitochondrial proteostasis by the proton gradient</t>
+  </si>
+  <si>
+    <t>bioRxiv</t>
+  </si>
+  <si>
+    <t>2692-8205</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2021.12.12.470907</t>
+  </si>
+  <si>
+    <t>Final article published in EMBO Journal here: doi:10.15252/embj.2021110476</t>
+  </si>
+  <si>
+    <t>Patron M, Tarasenko D, Nolte H, Ghosh M, Ohba Y, Lasarzewski Y, Ahmadi ZA, Cabrera-Orefice A, Eyiama A, Kellermann T, Rugarli EI, Brandt U, Meinecke M, Langer T</t>
+  </si>
+  <si>
+    <t>Patron M</t>
+  </si>
+  <si>
+    <t>Langer T</t>
+  </si>
+  <si>
+    <t>2026-07-06 06:28:52</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/4</t>
+  </si>
+  <si>
+    <t>rg_moebius</t>
+  </si>
+  <si>
+    <t>P08</t>
+  </si>
+  <si>
+    <t>10.1101/2020.09.02.279612</t>
+  </si>
+  <si>
+    <t>White matter integrity requires continuous myelin synthesis at the inner tongue</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2020.09.02.279612</t>
+  </si>
+  <si>
+    <t>Final article published in Nature Communications here: doi:10.1038/s41467-022-28720-y</t>
+  </si>
+  <si>
+    <t>Meschkat M, Steyer AM, Weil M, Kusch K, Jahn O, Piepkorn L, Agüi-Gonzalez P, Ngoc Phan NT, Ruhwedel T, Sadowski B, Rizzoli SO, Werner HB, Ehrenreich H, Nave K, Möbius W</t>
+  </si>
+  <si>
+    <t>Meschkat M</t>
+  </si>
+  <si>
+    <t>Möbius W</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:32:58</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/5</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>10.1126/science.abj3944</t>
+  </si>
+  <si>
+    <t>Mechanism of spindle pole organization and instability in human oocytes</t>
+  </si>
+  <si>
+    <t>Science</t>
+  </si>
+  <si>
+    <t>0036-8075</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1126/science.abj3944</t>
+  </si>
+  <si>
+    <t>So C, Menelaou K, Uraji J, Harasimov K, Steyer AM, Seres KB, Bucevičius J, Lukinavičius G, Möbius W, Sibold C, Tandler-Schneider A, Eckel H, Moltrecht R, Blayney M, Elder K, Schuh M</t>
+  </si>
+  <si>
+    <t>So C</t>
+  </si>
+  <si>
+    <t>Schuh M</t>
+  </si>
+  <si>
+    <t>2022-03-14 10:20:29</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/6</t>
+  </si>
+  <si>
+    <t>rg_rehling</t>
+  </si>
+  <si>
+    <t>P04</t>
+  </si>
+  <si>
+    <t>10.1091/mbc.e21-03-0143</t>
+  </si>
+  <si>
+    <t>Ovarian carcinoma immunoreactive antigen-like protein 2 (OCIAD2) is a novel complex III specific assembly factor in mitochondria</t>
+  </si>
+  <si>
+    <t>Molecular Biology of the Cell</t>
+  </si>
+  <si>
+    <t>1059-1524</t>
+  </si>
+  <si>
+    <t>1939-4586</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1091/mbc.e21-03-0143</t>
+  </si>
+  <si>
+    <t>Mol Biol Cell</t>
+  </si>
+  <si>
+    <t>Chojnacka KJ, Elancheliyan P, Mussulini BHM, Mohanraj K, Callegari S, Gosk A, Banach T, Góral T, Szczepanowska K, Rehling P, Serwa RA, Chacińska A</t>
+  </si>
+  <si>
+    <t>Chojnacka KJ</t>
+  </si>
+  <si>
+    <t>Chacińska A</t>
+  </si>
+  <si>
+    <t>2022-03-10 11:25:40</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/7</t>
+  </si>
+  <si>
+    <t>rg_jakobs, rg_langer, rg_rehling</t>
+  </si>
+  <si>
+    <t>10.7554/elife.68213</t>
+  </si>
+  <si>
+    <t>Defining the interactome of the human mitochondrial ribosome identifies SMIM4 and TMEM223 as respiratory chain assembly factors</t>
+  </si>
+  <si>
+    <t>eLife</t>
+  </si>
+  <si>
+    <t>2050-084X</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.7554/elife.68213</t>
+  </si>
+  <si>
+    <t>Dennerlein S, Poerschke S, Oeljeklaus S, Wang C, Richter-Dennerlein R, Sattmann J, Bauermeister D, Hanitsch E, Stoldt S, Langer T, Jakobs S, Warscheid B, Rehling P</t>
+  </si>
+  <si>
+    <t>Dennerlein S</t>
+  </si>
+  <si>
+    <t>Rehling P</t>
+  </si>
+  <si>
+    <t>2022-03-10 11:06:08</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/8</t>
+  </si>
+  <si>
+    <t>rg_hillen</t>
+  </si>
+  <si>
+    <t>P10</t>
+  </si>
+  <si>
+    <t>Review</t>
+  </si>
+  <si>
+    <t>10.1016/j.tcb.2021.09.004</t>
+  </si>
+  <si>
+    <t>Hierarchical folding of the catalytic core during mitochondrial ribosome biogenesis</t>
+  </si>
+  <si>
+    <t>Trends in Cell Biology</t>
+  </si>
+  <si>
+    <t>0962-8924</t>
+  </si>
+  <si>
+    <t>1879-3088</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.tcb.2021.09.004</t>
+  </si>
+  <si>
+    <t>182-185</t>
+  </si>
+  <si>
+    <t>Trends Cell Biol</t>
+  </si>
+  <si>
+    <t>Lavdovskaia E, Hillen HS, Richter-Dennerlein R</t>
+  </si>
+  <si>
+    <t>Lavdovskaia E</t>
+  </si>
+  <si>
+    <t>Richter-Dennerlein R</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:08:53</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/9</t>
+  </si>
+  <si>
+    <t>10.1038/s41594-021-00637-y</t>
+  </si>
+  <si>
+    <t>Structural basis of RNA processing by human mitochondrial RNase P</t>
+  </si>
+  <si>
+    <t>Nature Structural &amp; Molecular Biology</t>
+  </si>
+  <si>
+    <t>1545-9993</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1038/s41594-021-00637-y</t>
+  </si>
+  <si>
+    <t>713-723</t>
+  </si>
+  <si>
+    <t>Nat Struct Mol Biol</t>
+  </si>
+  <si>
+    <t>Bhatta A, Dienemann C, Cramer P, Hillen HS</t>
+  </si>
+  <si>
+    <t>Bhatta A</t>
+  </si>
+  <si>
+    <t>Hillen HS</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:10:07</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/10</t>
+  </si>
+  <si>
+    <t>10.1038/s42003-021-02529-9</t>
+  </si>
+  <si>
+    <t>The structure of a dimeric form of SARS-CoV-2 polymerase</t>
+  </si>
+  <si>
+    <t>Communications Biology</t>
+  </si>
+  <si>
+    <t>2399-3642</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1038/s42003-021-02529-9</t>
+  </si>
+  <si>
+    <t>Commun Biol</t>
+  </si>
+  <si>
+    <t>Jochheim FA, Tegunov D, Hillen HS, Schmitzová J, Kokic G, Dienemann C, Cramer P</t>
+  </si>
+  <si>
+    <t>Jochheim FA</t>
+  </si>
+  <si>
+    <t>Cramer P</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:10:21</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/11</t>
+  </si>
+  <si>
+    <t>10.1101/2021.03.23.436644</t>
+  </si>
+  <si>
+    <t>Dimeric form of SARS-CoV-2 polymerase</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2021.03.23.436644</t>
+  </si>
+  <si>
+    <t>Final article published in Communications Biology here: doi:10.1038/s42003-021-02529-9</t>
+  </si>
+  <si>
+    <t>Jochheim FA, Tegunov D, Hillen HS, Schmitzova J, Kokic G, Dienemann C, Cramer P</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:23:29</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/12</t>
+  </si>
+  <si>
+    <t>10.1101/2021.05.11.443555</t>
+  </si>
+  <si>
+    <t>Mechanism of molnupiravir-induced SARS-CoV-2 mutagenesis</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2021.05.11.443555</t>
+  </si>
+  <si>
+    <t>Final article published in Nature Structural &amp; Molecular Biology here: doi:10.1038/s41594-021-00651-0</t>
+  </si>
+  <si>
+    <t>Kabinger F, Stiller C, Schmitzová J, Dienemann C, Hillen HS, Höbartner C, Cramer P</t>
+  </si>
+  <si>
+    <t>Kabinger F</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:24:13</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/13</t>
+  </si>
+  <si>
+    <t>Conference Abstract</t>
+  </si>
+  <si>
+    <t>10.1016/j.bpj.2020.11.1333</t>
+  </si>
+  <si>
+    <t>The Spatio-Temporal Organization of Mitochondrial F1FO-ATP Synthase Is Determined by its Activity and Controlled by IF1</t>
+  </si>
+  <si>
+    <t>Biophysical Journal</t>
+  </si>
+  <si>
+    <t>0006-3495</t>
+  </si>
+  <si>
+    <t>1542-0086</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.bpj.2020.11.1333</t>
+  </si>
+  <si>
+    <t>193a-194a</t>
+  </si>
+  <si>
+    <t>Biophys J</t>
+  </si>
+  <si>
+    <t>Busch KB, Salewskij K, Rieger B, Weissert V, Hager F, Arroum T, Cogliati S, Richter CP, Psathaki OE, Zobel T, Enríquez JA, Dellmann T</t>
+  </si>
+  <si>
+    <t>Dellmann T</t>
+  </si>
+  <si>
+    <t>2026-04-21 14:47:35</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/14</t>
+  </si>
+  <si>
+    <t>10.1073/pnas.2009329118</t>
+  </si>
+  <si>
+    <t>The pentatricopeptide repeat protein Rmd9 recognizes the dodecameric element in the 3′-UTRs of yeast mitochondrial mRNAs</t>
+  </si>
+  <si>
+    <t>Proceedings of the National Academy of Sciences of the United States of America</t>
+  </si>
+  <si>
+    <t>0027-8424</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1073/pnas.2009329118</t>
+  </si>
+  <si>
+    <t>e2009329118</t>
+  </si>
+  <si>
+    <t>Proc Natl Acad Sci U S A</t>
+  </si>
+  <si>
+    <t>Hillen HS, Markov DA, Wojtas ID, Hofmann KB, Lidschreiber M, Cowan AT, Jones JL, Temiakov D, Cramer P, Anikin M</t>
+  </si>
+  <si>
+    <t>Anikin M</t>
+  </si>
+  <si>
+    <t>2026-04-21 14:50:51</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/15</t>
+  </si>
+  <si>
+    <t>10.1016/j.coviro.2021.03.010</t>
+  </si>
+  <si>
+    <t>Structure and function of SARS-CoV-2 polymerase</t>
+  </si>
+  <si>
+    <t>Current Opinion in Virology</t>
+  </si>
+  <si>
+    <t>1879-6257</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.coviro.2021.03.010</t>
+  </si>
+  <si>
+    <t>82-90</t>
+  </si>
+  <si>
+    <t>Curr Opin Virol</t>
+  </si>
+  <si>
+    <t>2026-04-21 14:48:39</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/16</t>
+  </si>
+  <si>
+    <t>rg_meinecke</t>
+  </si>
+  <si>
+    <t>P05</t>
+  </si>
+  <si>
+    <t>10.1007/s00249-021-01501-z</t>
+  </si>
+  <si>
+    <t>Protein-dependent membrane remodeling in mitochondrial morphology and clathrin-mediated endocytosis</t>
+  </si>
+  <si>
+    <t>European Biophysics Journal</t>
+  </si>
+  <si>
+    <t>0175-7571</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1007/s00249-021-01501-z</t>
+  </si>
+  <si>
+    <t>295-306</t>
+  </si>
+  <si>
+    <t>Eur Biophys J</t>
+  </si>
+  <si>
+    <t>Tarasenko D, Meinecke M</t>
+  </si>
+  <si>
+    <t>Tarasenko D</t>
+  </si>
+  <si>
+    <t>Meinecke M</t>
+  </si>
+  <si>
+    <t>2022-03-08 14:39:14</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/17</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-020-20542-0</t>
+  </si>
+  <si>
+    <t>Mechanism of SARS-CoV-2 polymerase stalling by remdesivir</t>
+  </si>
+  <si>
+    <t>Nature Communications</t>
+  </si>
+  <si>
+    <t>2041-1723</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1038/s41467-020-20542-0</t>
+  </si>
+  <si>
+    <t>Nat Commun</t>
+  </si>
+  <si>
+    <t>Kokic G, Hillen HS, Tegunov D, Dienemann C, Seitz F, Schmitzova J, Farnung L, Siewert A, Höbartner C, Cramer P</t>
+  </si>
+  <si>
+    <t>Kokic G</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:10:52</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/18</t>
+  </si>
+  <si>
+    <t>10.1038/s42003-020-01473-4</t>
+  </si>
+  <si>
+    <t>Photonic-chip assisted correlative light and electron microscopy</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1038/s42003-020-01473-4</t>
+  </si>
+  <si>
+    <t>Tinguely JC, Steyer AM, Øie CI, Helle ØI, Dullo FT, Olsen R, McCourt P, Schwab Y, Singh Ahluwalia B</t>
+  </si>
+  <si>
+    <t>Tinguely J</t>
+  </si>
+  <si>
+    <t>Ahluwalia BS</t>
+  </si>
+  <si>
+    <t>2022-03-02 10:34:51</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/19</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-020-03048-z</t>
+  </si>
+  <si>
+    <t>Small-molecule inhibitors of human mitochondrial DNA transcription</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>0028-0836</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1038/s41586-020-03048-z</t>
+  </si>
+  <si>
+    <t>712-716</t>
+  </si>
+  <si>
+    <t>Bonekamp NA, Peter B, Hillen HS, Felser A, Bergbrede T, Choidas A, Horn M, Unger A, Di Lucrezia R, Atanassov I, Li X, Koch U, Menninger S, Boros J, Habenberger P, Giavalisco P, Cramer P, Denzel MS, Nussbaumer P, Klebl B, Falkenberg M, Gustafsson CM, Larsson N</t>
+  </si>
+  <si>
+    <t>Bonekamp NA</t>
+  </si>
+  <si>
+    <t>Larsson N</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:09:38</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/20</t>
+  </si>
+  <si>
+    <t>10.1371/journal.pbio.3000943</t>
+  </si>
+  <si>
+    <t>Structural myelin defects are associated with low axonal ATP levels but rapid recovery from energy deprivation in a mouse model of spastic paraplegia</t>
+  </si>
+  <si>
+    <t>PLOS Biology</t>
+  </si>
+  <si>
+    <t>1545-7885</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1371/journal.pbio.3000943</t>
+  </si>
+  <si>
+    <t>e3000943</t>
+  </si>
+  <si>
+    <t>PLoS Biol</t>
+  </si>
+  <si>
+    <t>Trevisiol A, Kusch K, Steyer AM, Gregor I, Nardis C, Winkler U, Köhler S, Restrepo A, Möbius W, Werner HB, Nave K, Hirrlinger J</t>
+  </si>
+  <si>
+    <t>Trevisiol A</t>
+  </si>
+  <si>
+    <t>Hirrlinger J</t>
+  </si>
+  <si>
+    <t>2022-03-02 10:38:57</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/21</t>
+  </si>
+  <si>
+    <t>10.1007/s00018-020-03647-z</t>
+  </si>
+  <si>
+    <t>Cooperativity of membrane-protein and protein–protein interactions control membrane remodeling by epsin 1 and affects clathrin-mediated endocytosis</t>
+  </si>
+  <si>
+    <t>Cellular and Molecular Life Sciences</t>
+  </si>
+  <si>
+    <t>1420-682X</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1007/s00018-020-03647-z</t>
+  </si>
+  <si>
+    <t>2355-2370</t>
+  </si>
+  <si>
+    <t>Cell Mol Life Sci</t>
+  </si>
+  <si>
+    <t>Kroppen B, Teske N, Yambire KF, Denkert N, Mukherjee I, Tarasenko D, Jaipuria G, Zweckstetter M, Milosevic I, Steinem C, Meinecke M</t>
+  </si>
+  <si>
+    <t>Kroppen B</t>
+  </si>
+  <si>
+    <t>2022-03-02 10:39:55</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/22</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-020-2368-8</t>
+  </si>
+  <si>
+    <t>Structure of replicating SARS-CoV-2 polymerase</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1038/s41586-020-2368-8</t>
+  </si>
+  <si>
+    <t>154-156</t>
+  </si>
+  <si>
+    <t>Hillen HS, Kokic G, Farnung L, Dienemann C, Tegunov D, Cramer P</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:09:24</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/23</t>
+  </si>
+  <si>
+    <t>10.1016/j.jsb.2020.107492</t>
+  </si>
+  <si>
+    <t>Pathology of myelinated axons in the PLP-deficient mouse model of spastic paraplegia type 2 revealed by volume imaging using focused ion beam-scanning electron microscopy</t>
+  </si>
+  <si>
+    <t>Journal of Structural Biology</t>
+  </si>
+  <si>
+    <t>1047-8477</t>
+  </si>
+  <si>
+    <t>1095-8657</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.jsb.2020.107492</t>
+  </si>
+  <si>
+    <t>J Struct Biol</t>
+  </si>
+  <si>
+    <t>Steyer AM, Ruhwedel T, Nardis C, Werner HB, Nave K, Möbius W</t>
+  </si>
+  <si>
+    <t>Steyer AM</t>
+  </si>
+  <si>
+    <t>2026-04-21 14:50:16</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/24</t>
+  </si>
+  <si>
+    <t>rg_jakobs</t>
+  </si>
+  <si>
+    <t>10.1146/annurev-biophys-121219-081550</t>
+  </si>
+  <si>
+    <t>Light Microscopy of Mitochondria at the Nanoscale</t>
+  </si>
+  <si>
+    <t>Annual Review of Biophysics</t>
+  </si>
+  <si>
+    <t>1936-122X</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1146/annurev-biophys-121219-081550</t>
+  </si>
+  <si>
+    <t>289-308</t>
+  </si>
+  <si>
+    <t>Annu Rev Biophys</t>
+  </si>
+  <si>
+    <t>Jakobs S, Stephan T, Ilgen P, Brüser C</t>
+  </si>
+  <si>
+    <t>Jakobs S</t>
+  </si>
+  <si>
+    <t>Brüser C</t>
+  </si>
+  <si>
+    <t>2022-03-02 10:44:30</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/25</t>
+  </si>
+  <si>
+    <t>rg_jakobs, rg_moebius, rg_rehling, rg_riedel</t>
+  </si>
+  <si>
+    <t>10.15252/embj.2019104105</t>
+  </si>
+  <si>
+    <t>MICOS assembly controls mitochondrial inner membrane remodeling and crista junction redistribution to mediate cristae formation</t>
+  </si>
+  <si>
+    <t>EMBO Journal</t>
+  </si>
+  <si>
+    <t>0261-4189</t>
+  </si>
+  <si>
+    <t>1460-2075</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.15252/embj.2019104105</t>
+  </si>
+  <si>
+    <t>EMBO J</t>
+  </si>
+  <si>
+    <t>Stephan T, Brüser C, Deckers M, Steyer AM, Balzarotti F, Barbot M, Behr TS, Heim G, Hübner W, Ilgen P, Lange F, Pacheu‐Grau D, Pape JK, Stoldt S, Huser T, Hell SW, Möbius W, Rehling P, Riedel D, Jakobs S</t>
+  </si>
+  <si>
+    <t>Stephan T</t>
+  </si>
+  <si>
+    <t>2022-03-10 11:29:27</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/26</t>
+  </si>
+  <si>
+    <t>rg_winklhofer</t>
+  </si>
+  <si>
+    <t>P07</t>
+  </si>
+  <si>
+    <t>10.1101/2022.02.24.481837</t>
+  </si>
+  <si>
+    <t>Brevican, Neurocan, Tenascin-C and Tenascin-R Act as Important Regulators of the Interplay between Perineuronal Nets, Synaptic Integrity, Inhibitory Interneurons and Otx2</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2022.02.24.481837</t>
+  </si>
+  <si>
+    <t>Final article published in Frontiers in Cell and Developmental Biology here: doi:10.3389/fcell.2022.886527</t>
+  </si>
+  <si>
+    <t>Mueller-Buehl C, Reinhard J, Roll L, Bader V, Winklhofer KF, Faissner A</t>
+  </si>
+  <si>
+    <t>Mueller-Buehl C</t>
+  </si>
+  <si>
+    <t>Faissner A</t>
+  </si>
+  <si>
+    <t>2026-07-06 06:56:23</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/27</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-022-28720-y</t>
+  </si>
+  <si>
+    <t>White matter integrity in mice requires continuous myelin synthesis at the inner tongue.</t>
+  </si>
+  <si>
+    <t>Meschkat M, Steyer AM, Weil MT, Kusch K, Jahn O, Piepkorn L, Agüi-Gonzalez P, Ngoc Phan NT, Ruhwedel T, Sadowski B, Rizzoli SO, Werner HB, Ehrenreich H, Nave KA, Möbius W</t>
+  </si>
+  <si>
+    <t>2022-08-27 13:12:33</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/28</t>
+  </si>
+  <si>
+    <t>10.1038/s41594-021-00651-0</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1038/s41594-021-00651-0</t>
+  </si>
+  <si>
+    <t>740-746</t>
+  </si>
+  <si>
+    <t>Kabinger F, Stiller C, Schmitzová J, Dienemann C, Kokic G, Hillen HS, Höbartner C, Cramer P</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:09:53</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/29</t>
+  </si>
+  <si>
+    <t>rg_daumke, rg_jakobs, rg_riedel, rg_laan</t>
+  </si>
+  <si>
+    <t>P06, Z01</t>
+  </si>
+  <si>
+    <t>10.1101/2022.03.30.486340</t>
+  </si>
+  <si>
+    <t>Structural insights into crista junction formation by the Mic60-Mic19 complex</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2022.03.30.486340</t>
+  </si>
+  <si>
+    <t>Final article published in Science Advances here: doi:10.1126/sciadv.abo4946</t>
+  </si>
+  <si>
+    <t>Bock-Bierbaum T, Funck K, Wollweber F, Lisicki E, Laborenz J, Noel JK, Hessenberger M, von der Malsburg A, von der Malsburg K, Bernert C, Kunz S, Riedel D, Lilie H, Jakobs S, van der Laan M, Daumke O</t>
+  </si>
+  <si>
+    <t>Bock-Bierbaum T</t>
+  </si>
+  <si>
+    <t>Daumke O</t>
+  </si>
+  <si>
+    <t>2026-07-06 06:35:51</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/30</t>
+  </si>
+  <si>
+    <t>rg_meinecke, rg_riedel</t>
+  </si>
+  <si>
+    <t>P05, Z01</t>
+  </si>
+  <si>
+    <t>10.1101/2022.04.05.487160</t>
+  </si>
+  <si>
+    <t>Membrane interactions of mitochondrial lipid transfer proteins</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2022.04.05.487160</t>
+  </si>
+  <si>
+    <t>Not yet finally published in a peer-reviewed journal</t>
+  </si>
+  <si>
+    <t>Sadeqi F, Stroh K, Vache M, Riedel D, Janshoff A, Risselada HJ, Meinecke M</t>
+  </si>
+  <si>
+    <t>Sadeqi F</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:36:46</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/31</t>
+  </si>
+  <si>
+    <t>rg_busch, rg_riedel, rg_winklhofer</t>
+  </si>
+  <si>
+    <t>10.1101/2022.05.27.493704</t>
+  </si>
+  <si>
+    <t>LUBAC assembles a signaling platform at mitochondria for signal amplification and shuttling of NF-ĸB to the nucleus</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2022.05.27.493704</t>
+  </si>
+  <si>
+    <t>Final article published in EMBO Journal here: doi:10.15252/embj.2022112006</t>
+  </si>
+  <si>
+    <t>Wu Z, Berlemann LA, Bader V, Sehr DA, Eilers E, Covallero A, Meschede J, Angersbach L, Showkat C, Michaelis JB, Muench C, Rieger B, Namgaladze D, Herrera MG, Fiesel FC, Springer W, Mendes M, Stepien J, Barkovits K, Marcus K, Sickmann A, Dittmar G, Busch KB, Riedel D, Brini M, Tatzelt J, Cali T, Winklhofer KF</t>
+  </si>
+  <si>
+    <t>Wu Z</t>
+  </si>
+  <si>
+    <t>Winklhofer KF</t>
+  </si>
+  <si>
+    <t>2026-07-06 06:42:17</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/32</t>
+  </si>
+  <si>
+    <t>10.3389/fphys.2022.910759</t>
+  </si>
+  <si>
+    <t>The Role of Ubiquitin in Regulating Stress Granule Dynamics</t>
+  </si>
+  <si>
+    <t>Frontiers in Physiology</t>
+  </si>
+  <si>
+    <t>1664-042X</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.3389/fphys.2022.910759</t>
+  </si>
+  <si>
+    <t>Front Physiol</t>
+  </si>
+  <si>
+    <t>Krause LJ, Herrera MG, Winklhofer KF</t>
+  </si>
+  <si>
+    <t>Krause LJ</t>
+  </si>
+  <si>
+    <t>2022-08-27 13:14:03</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/33</t>
+  </si>
+  <si>
+    <t>10.1016/j.tibs.2022.05.006</t>
+  </si>
+  <si>
+    <t>Structural and mechanistic basis of RNA processing by protein-only ribonuclease P enzymes</t>
+  </si>
+  <si>
+    <t>Trends in Biochemical Sciences</t>
+  </si>
+  <si>
+    <t>0968-0004</t>
+  </si>
+  <si>
+    <t>1362-4326</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.tibs.2022.05.006</t>
+  </si>
+  <si>
+    <t>Trends Biochem Sci</t>
+  </si>
+  <si>
+    <t>Bhatta A, Hillen HS</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:08:36</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/34</t>
+  </si>
+  <si>
+    <t>10.1002/humu.24430</t>
+  </si>
+  <si>
+    <t>WARS1 and SARS1: two tRNA synthetases implicated in autosomal recessive microcephaly</t>
+  </si>
+  <si>
+    <t>Human Mutation</t>
+  </si>
+  <si>
+    <t>1059-7794</t>
+  </si>
+  <si>
+    <t>1098-1004</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1002/humu.24430</t>
+  </si>
+  <si>
+    <t>Hum Mutat</t>
+  </si>
+  <si>
+    <t>Bögershausen N, Krawczyk HE, Jamra RA, Lin S, Yigit G, Hüning I, Polo AM, Vona B, Huang K, Schmidt J, Altmüller J, Luppe J, Platzer K, Dörgeloh BB, Busche A, Biskup S, Mendes MI, Smith DE, Salomons GS, Zibat A, Bültmann E, Nürnberg P, Spielmann M, Lemke JR, Li Y, Zenker M, Varshney GK, Hillen HS, Kratz CP, Wollnik B</t>
+  </si>
+  <si>
+    <t>Bögershausen N</t>
+  </si>
+  <si>
+    <t>Wollnik B</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:08:20</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/35</t>
+  </si>
+  <si>
+    <t>10.1073/pnas.2202653119</t>
+  </si>
+  <si>
+    <t>A ribavirin-induced ORF2 single-nucleotide variant produces defective hepatitis E virus particles with immune decoy function</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1073/pnas.2202653119</t>
+  </si>
+  <si>
+    <t>Meister TL, Brüggemann Y, Nocke MK, Ulrich RG, Schuhenn J, Sutter K, Gömer A, Bader V, Winklhofer KF, Broering R, Verhoye L, Meuleman P, Vondran FWR, Camuzet C, Cocquerel L, Todt D, Steinmann E</t>
+  </si>
+  <si>
+    <t>Meister TL</t>
+  </si>
+  <si>
+    <t>Steinmann E</t>
+  </si>
+  <si>
+    <t>2022-08-27 13:18:28</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/36</t>
+  </si>
+  <si>
+    <t>10.1126/sciadv.abo4946</t>
+  </si>
+  <si>
+    <t>Science Advances</t>
+  </si>
+  <si>
+    <t>2375-2548</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1126/sciadv.abo4946</t>
+  </si>
+  <si>
+    <t>Sci Adv</t>
+  </si>
+  <si>
+    <t>Bock-Bierbaum T, Funck K, Wollweber F, Lisicki E, von der Malsburg K, von der Malsburg A, Laborenz J, Noel JK, Hessenberger M, Jungbluth S, Bernert C, Kunz S, Riedel D, Lilie H, Jakobs S, van der Laan M, Daumke O</t>
+  </si>
+  <si>
+    <t>2026-07-04 12:52:35</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/37</t>
+  </si>
+  <si>
+    <t>10.15252/embj.2022112006</t>
+  </si>
+  <si>
+    <t>LUBAC assembles a ubiquitin signaling platform at mitochondria for signal amplification and transport of NF‐κB to the nucleus</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.15252/embj.2022112006</t>
+  </si>
+  <si>
+    <t>Wu Z, Berlemann LA, Bader V, Sehr DA, Dawin E, Covallero A, Meschede J, Angersbach L, Showkat C, Michaelis JB, Münch C, Rieger B, Namgaladze D, Herrera MG, Fiesel FC, Springer W, Mendes M, Stepien J, Barkovits K, Marcus K, Sickmann A, Dittmar G, Busch KB, Riedel D, Brini M, Tatzelt J, Cali T, Winklhofer KF</t>
+  </si>
+  <si>
+    <t>2026-07-04 12:54:28</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/38</t>
+  </si>
+  <si>
+    <t>rg_jakobs, rg_riedel</t>
+  </si>
+  <si>
+    <t>Z01</t>
+  </si>
+  <si>
+    <t>10.1073/pnas.2215799119</t>
+  </si>
+  <si>
+    <t>Multi-color live-cell STED nanoscopy of mitochondria with a gentle inner membrane stain</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1073/pnas.2215799119</t>
+  </si>
+  <si>
+    <t>Liu T, Stephan T, Chen P, Keller-Findeisen J, Chen J, Riedel D, Yang Z, Jakobs S, Chen Z</t>
+  </si>
+  <si>
+    <t>Liu T</t>
+  </si>
+  <si>
+    <t>Chen Z</t>
+  </si>
+  <si>
+    <t>2023-02-03 20:04:33</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/39</t>
+  </si>
+  <si>
+    <t>rg_jakobs, rg_moebius</t>
+  </si>
+  <si>
+    <t>10.1101/2022.12.19.521049</t>
+  </si>
+  <si>
+    <t>Age-dependent structural reorganization of utricular ribbon synapses</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2022.12.19.521049</t>
+  </si>
+  <si>
+    <t>Final article published in Frontiers in Cell and Developmental Biology here: doi:10.3389/fcell.2023.1178992</t>
+  </si>
+  <si>
+    <t>Michanski S, Henneck T, Mukhopadhyay M, Steyer AM, Gonzalez PA, Grewe K, Ilgen P, Gültas M, Fornasiero EF, Jakobs S, Möbius W, Vogl C, Pangršič T, Rizzoli SO, Wichmann C</t>
+  </si>
+  <si>
+    <t>Michanski S</t>
+  </si>
+  <si>
+    <t>Wichmann C</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:34:40</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/40</t>
+  </si>
+  <si>
+    <t>10.1101/2022.12.15.520589</t>
+  </si>
+  <si>
+    <t>Piccolino regulates the architecture of the ribbon at cochlear inner hair cell synapses</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2022.12.15.520589</t>
+  </si>
+  <si>
+    <t>Final article published in EMBO Reports here: doi:10.15252/embr.202256702</t>
+  </si>
+  <si>
+    <t>Michanski S, Kapoor R, Steyer AM, Möbius W, Früholz I, Ackermann F, Gültas M, Garner CC, Hamra FK, Neef J, Strenzke N, Moser T, Wichmann C</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:24:43</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/41</t>
+  </si>
+  <si>
+    <t>10.1111/ejn.15917</t>
+  </si>
+  <si>
+    <t>Loss of parkin causes endoplasmic reticulum calcium dyshomeostasis by upregulation of  reticulocalbin 1</t>
+  </si>
+  <si>
+    <t>European Journal of Neuroscience</t>
+  </si>
+  <si>
+    <t>0953-816X</t>
+  </si>
+  <si>
+    <t>1460-9568</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1111/ejn.15917</t>
+  </si>
+  <si>
+    <t>Eur J Neurosci</t>
+  </si>
+  <si>
+    <t>Rybarski M, Mrohs D, Osenberg K, Hemmersbach M, Pfeffel K, Steinkamp J, Schmidt D, Violou K, Schäning R, Schmidtke K, Bader V, Andriske M, Bohne P, Mark MD, Winklhofer KF, Lübbert H, Zhu X</t>
+  </si>
+  <si>
+    <t>Rybarski M</t>
+  </si>
+  <si>
+    <t>Zhu X</t>
+  </si>
+  <si>
+    <t>2023-02-10 08:54:37</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/42</t>
+  </si>
+  <si>
+    <t>10.26508/lsa.202201607</t>
+  </si>
+  <si>
+    <t>Linear ubiquitination induces NEMO phase separation to activate NF-κB signaling</t>
+  </si>
+  <si>
+    <t>Life Science Alliance</t>
+  </si>
+  <si>
+    <t>2575-1077</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.26508/lsa.202201607</t>
+  </si>
+  <si>
+    <t>e202201607</t>
+  </si>
+  <si>
+    <t>Life Sci Alliance</t>
+  </si>
+  <si>
+    <t>Goel S, Oliva R, Jeganathan S, Bader V, Krause LJ, Kriegler S, Stender ID, Christine CW, Nakamura K, Hoffmann J, Winter R, Tatzelt J, Winklhofer KF</t>
+  </si>
+  <si>
+    <t>Goel S</t>
+  </si>
+  <si>
+    <t>2023-02-10 08:56:45</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/43</t>
+  </si>
+  <si>
+    <t>rg_jakobs, rg_meinecke, rg_rehling, rg_riedel</t>
+  </si>
+  <si>
+    <t>10.1101/2023.04.17.537183</t>
+  </si>
+  <si>
+    <t>The Drosophila MIC10 orthologue has a propensity to polymerize into cristae-shaping filaments</t>
+  </si>
+  <si>
+    <t>https://www.biorxiv.org/content/10.1101/2023.04.17.537183v1</t>
+  </si>
+  <si>
+    <t>Final article published in Life Science Alliance here: doi:10.26508/lsa.202302177</t>
+  </si>
+  <si>
+    <t>Stephan T, Stoldt S, Barbot M, Carney TD, Lange F, Bates M, Bou Dib PB, Shcherbata H, Meinecke M, Riedel D, Dennerlein S, Rehling P, Jakobs S</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:31:04</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/44</t>
+  </si>
+  <si>
+    <t>10.1002/1873-3468.14671</t>
+  </si>
+  <si>
+    <t>Cytochrome c oxidase biogenesis – from translation to early assembly of the core subunit COX1</t>
+  </si>
+  <si>
+    <t>FEBS Letters</t>
+  </si>
+  <si>
+    <t>0014-5793</t>
+  </si>
+  <si>
+    <t>1873-3468</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1002/1873-3468.14671</t>
+  </si>
+  <si>
+    <t>FEBS Lett</t>
+  </si>
+  <si>
+    <t>Dennerlein S, Rehling P, Richter‐Dennerlein R</t>
+  </si>
+  <si>
+    <t>Richter‐Dennerlein R</t>
+  </si>
+  <si>
+    <t>2023-06-01 08:37:35</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/45</t>
+  </si>
+  <si>
+    <t>10.15252/embr.202256702</t>
+  </si>
+  <si>
+    <t>Piccolino is required for ribbon architecture at cochlear inner hair cell synapses and for hearing</t>
+  </si>
+  <si>
+    <t>1469-3178</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.15252/embr.202256702</t>
+  </si>
+  <si>
+    <t>2023-07-25 07:34:54</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/46</t>
+  </si>
+  <si>
+    <t>rg_langer</t>
+  </si>
+  <si>
+    <t>P01</t>
+  </si>
+  <si>
+    <t>10.1016/j.molcel.2023.09.001</t>
+  </si>
+  <si>
+    <t>Early fate decision for mitochondrially encoded proteins by a molecular triage</t>
+  </si>
+  <si>
+    <t>Molecular Cell</t>
+  </si>
+  <si>
+    <t>1097-2765</t>
+  </si>
+  <si>
+    <t>1097-4164</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.molcel.2023.09.001</t>
+  </si>
+  <si>
+    <t>Mol Cell</t>
+  </si>
+  <si>
+    <t>Kohler A, Carlström A, Nolte H, Kohler V, Jung S, Sridhara S, Tatsuta T, Berndtsson J, Langer T, Ott M</t>
+  </si>
+  <si>
+    <t>Kohler A</t>
+  </si>
+  <si>
+    <t>Ott M</t>
+  </si>
+  <si>
+    <t>2023-09-28 08:14:13</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/47</t>
+  </si>
+  <si>
+    <t>P04, P08</t>
+  </si>
+  <si>
+    <t>10.1016/j.isci.2023.108700</t>
+  </si>
+  <si>
+    <t>Developmental changes of the mitochondria in the murine anteroventral cochlear nucleus</t>
+  </si>
+  <si>
+    <t>iScience</t>
+  </si>
+  <si>
+    <t>2589-0042</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.isci.2023.108700</t>
+  </si>
+  <si>
+    <t>Hintze A, Lange F, Steyer AM, Anstatt J, Möbius W, Jakobs S, Wichmann C</t>
+  </si>
+  <si>
+    <t>Hintze A</t>
+  </si>
+  <si>
+    <t>2023-12-11 21:53:46</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/48</t>
+  </si>
+  <si>
+    <t>rg_hillen, rg_rehling</t>
+  </si>
+  <si>
+    <t>P04, P10</t>
+  </si>
+  <si>
+    <t>10.1016/j.molcel.2023.12.013</t>
+  </si>
+  <si>
+    <t>Identification of TMEM126A as OXA1L-interacting protein reveals cotranslational quality control in mitochondria</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.molcel.2023.12.013</t>
+  </si>
+  <si>
+    <t>Poerschke S, Oeljeklaus S, Cruz-Zaragoza LD, Schenzielorz A, Dahal D, Hillen HS, Das H, Kremer LS, Valpadashi A, Breuer M, Sattmann J, Richter-Dennerlein R, Warscheid B, Dennerlein S, Rehling P</t>
+  </si>
+  <si>
+    <t>Poerschke S</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:07:59</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/49</t>
+  </si>
+  <si>
+    <t>10.26508/lsa.202302177</t>
+  </si>
+  <si>
+    <t>Drosophila MIC10b can polymerize into cristae-shaping filaments</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.26508/lsa.202302177</t>
+  </si>
+  <si>
+    <t>e202302177</t>
+  </si>
+  <si>
+    <t>Stephan T, Stoldt S, Barbot M, Carney TD, Lange F, Bates M, Bou Dib P, Inamdar K, Shcherbata HR, Meinecke M, Riedel D, Dennerlein S, Rehling P, Jakobs S</t>
+  </si>
+  <si>
+    <t>2024-01-25 13:54:52</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/50</t>
+  </si>
+  <si>
+    <t>P04, Z01</t>
+  </si>
+  <si>
+    <t>10.1101/2024.02.14.579514</t>
+  </si>
+  <si>
+    <t>In-situ architecture of the human prohibitin complex</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2024.02.14.579514</t>
+  </si>
+  <si>
+    <t>Final article published in Nature Cell Biology here: doi:10.1038/s41556-025-01620-1</t>
+  </si>
+  <si>
+    <t>Lange F, Ratz M, Dohrke J, Wenzel D, Ilgen P, Riedel D, Jakobs S</t>
+  </si>
+  <si>
+    <t>Lange F</t>
+  </si>
+  <si>
+    <t>2026-03-03 08:22:08</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/51</t>
+  </si>
+  <si>
+    <t>rg_rampelt, rg_laan</t>
+  </si>
+  <si>
+    <t>P02</t>
+  </si>
+  <si>
+    <t>10.1016/j.celrep.2024.113772</t>
+  </si>
+  <si>
+    <t>Identification of MIMAS, a multifunctional mega-assembly integrating metabolic and respiratory biogenesis factors of mitochondria</t>
+  </si>
+  <si>
+    <t>Cell Reports</t>
+  </si>
+  <si>
+    <t>2211-1247</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.celrep.2024.113772</t>
+  </si>
+  <si>
+    <t>Cell Rep</t>
+  </si>
+  <si>
+    <t>Horten P, Song K, Garlich J, Hardt R, Colina-Tenorio L, Horvath SE, Schulte U, Fakler B, van der Laan M, Becker T, Stuart RA, Pfanner N, Rampelt H</t>
+  </si>
+  <si>
+    <t>Horten P</t>
+  </si>
+  <si>
+    <t>Rampelt H</t>
+  </si>
+  <si>
+    <t>2026-07-04 12:50:31</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/52</t>
+  </si>
+  <si>
+    <t>10.1101/2024.02.22.580370</t>
+  </si>
+  <si>
+    <t>Coordination of cytochrome bc1 complex assembly at MICOS</t>
+  </si>
+  <si>
+    <t>https://www.biorxiv.org/content/10.1101/2024.02.22.580370v1</t>
+  </si>
+  <si>
+    <t>Final article published in EMBO Reports here: doi:10.1038/s44319-024-00336-x</t>
+  </si>
+  <si>
+    <t>Zerbes RM, Colina-Tenorio L, Bohnert M, Peikert CD, von der Malsburg K, Mehnert CS, Perschil I, Klar R, van der Klei I, Oeljeklaus S, Warscheid B, Rampelt H, van der Laan M</t>
+  </si>
+  <si>
+    <t>Zerbes RM</t>
+  </si>
+  <si>
+    <t>van der Laan M</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:04:47</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/53</t>
+  </si>
+  <si>
+    <t>10.3389/fcell.2023.1178992</t>
+  </si>
+  <si>
+    <t>Frontiers in Cell and Developmental Biology</t>
+  </si>
+  <si>
+    <t>2296-634X</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.3389/fcell.2023.1178992</t>
+  </si>
+  <si>
+    <t>Front Cell Dev Biol</t>
+  </si>
+  <si>
+    <t>2024-02-28 16:46:13</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/54</t>
+  </si>
+  <si>
+    <t>10.1016/j.molcel.2024.02.003</t>
+  </si>
+  <si>
+    <t>Structure of the multi-subunit chloroplast RNA polymerase</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.molcel.2024.02.003</t>
+  </si>
+  <si>
+    <t>do Prado PF, Ahrens FM, Liebers M, Ditz N, Braun H, Pfannschmidt T, Hillen HS</t>
+  </si>
+  <si>
+    <t>do Prado PF</t>
+  </si>
+  <si>
+    <t>2024-03-04 08:07:20</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/55</t>
+  </si>
+  <si>
+    <t>10.1007/s00018-022-04579-6</t>
+  </si>
+  <si>
+    <t>Lost in promiscuity? An evolutionary and biochemical evaluation of HSD10 function in cardiolipin metabolism</t>
+  </si>
+  <si>
+    <t>1420-9071</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1007/s00018-022-04579-6</t>
+  </si>
+  <si>
+    <t>Wohlfarter Y, Eidelpes R, Yu RD, Sailer S, Koch J, Karall D, Scholl-Bürgi S, Amberger A, Hillen HS, Zschocke J, Keller MA</t>
+  </si>
+  <si>
+    <t>Wohlfarter Y</t>
+  </si>
+  <si>
+    <t>Keller MA</t>
+  </si>
+  <si>
+    <t>2024-03-08 14:21:48</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/56</t>
+  </si>
+  <si>
+    <t>Correction</t>
+  </si>
+  <si>
+    <t>10.1007/s00018-022-04682-8</t>
+  </si>
+  <si>
+    <t>Correction to: Lost in promiscuity? An evolutionary and biochemical evaluation of HSD10 function in cardiolipin metabolism</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1007/s00018-022-04682-8</t>
+  </si>
+  <si>
+    <t>2024-03-08 19:28:29</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/57</t>
+  </si>
+  <si>
+    <t>Book Chapter</t>
+  </si>
+  <si>
+    <t>10.1007/978-1-0716-3171-3_6</t>
+  </si>
+  <si>
+    <t>Cryo-EM for Structure Determination of Mitochondrial Ribosome Samples</t>
+  </si>
+  <si>
+    <t>Methods in Molecular Biology</t>
+  </si>
+  <si>
+    <t>1064-3745</t>
+  </si>
+  <si>
+    <t>1940-6029</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1007/978-1-0716-3171-3_6</t>
+  </si>
+  <si>
+    <t>89-100</t>
+  </si>
+  <si>
+    <t>Methods Mol Biol</t>
+  </si>
+  <si>
+    <t>2024-03-14 15:03:52</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/58</t>
+  </si>
+  <si>
+    <t>10.1101/2024.04.04.588063</t>
+  </si>
+  <si>
+    <t>Molecular basis of human nuclear and mitochondrial tRNA 3'-processing</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2024.04.04.588063</t>
+  </si>
+  <si>
+    <t>Final article published in Nature Structural &amp; Molecular Biology here: doi:10.1038/s41594-024-01445-w</t>
+  </si>
+  <si>
+    <t>Bhatta A, Kuhle B, Yu RD, Spanaus L, Ditter K, Bohnsack KE, Hillen H</t>
+  </si>
+  <si>
+    <t>Hillen H</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:34:02</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/59</t>
+  </si>
+  <si>
+    <t>10.1093/hmg/ddae023</t>
+  </si>
+  <si>
+    <t>The molecular machinery for maturation of primary mtDNA transcripts</t>
+  </si>
+  <si>
+    <t>Human Molecular Genetics</t>
+  </si>
+  <si>
+    <t>0964-6906</t>
+  </si>
+  <si>
+    <t>1460-2083</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1093/hmg/ddae023</t>
+  </si>
+  <si>
+    <t>R19-R25</t>
+  </si>
+  <si>
+    <t>R1</t>
+  </si>
+  <si>
+    <t>Hum Mol Genet</t>
+  </si>
+  <si>
+    <t>Vučković A, Freyer C, Wredenberg A, Hillen HS</t>
+  </si>
+  <si>
+    <t>Vučković A</t>
+  </si>
+  <si>
+    <t>2024-05-27 08:53:18</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/60</t>
+  </si>
+  <si>
+    <t>10.1016/bs.mie.2024.07.052</t>
+  </si>
+  <si>
+    <t>STED super-resolution microscopy of mitochondrial translocases</t>
+  </si>
+  <si>
+    <t>Methods in Enzymology</t>
+  </si>
+  <si>
+    <t>0076-6879</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/bs.mie.2024.07.052</t>
+  </si>
+  <si>
+    <t>Schweighofer SV, Inamdar K, Jans DC, Jakobs S</t>
+  </si>
+  <si>
+    <t>Schweighofer SV</t>
+  </si>
+  <si>
+    <t>2024-08-25 11:03:47</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/61</t>
+  </si>
+  <si>
+    <t>10.1101/2024.07.18.603998</t>
+  </si>
+  <si>
+    <t>FASTKD5 processes mitochondrial pre-mRNAs at non-canonical cleavage sites</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2024.07.18.603998</t>
+  </si>
+  <si>
+    <t>Final article published in Nucleic Acids Research here: doi:10.1093/nar/gkaf665</t>
+  </si>
+  <si>
+    <t>Antonicka H, Weraarpachai W, Vučković A, Hillen HS, Shoubridge EA</t>
+  </si>
+  <si>
+    <t>Antonicka H</t>
+  </si>
+  <si>
+    <t>Shoubridge EA</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:32:37</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/62</t>
+  </si>
+  <si>
+    <t>10.1101/2024.10.04.616610</t>
+  </si>
+  <si>
+    <t>Structural basis of Nipah virus replication</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1101/2024.10.04.616610</t>
+  </si>
+  <si>
+    <t>Final article published in Nature Communications here: doi:10.1038/s41467-025-57219-5</t>
+  </si>
+  <si>
+    <t>Sala FA, Ditter K, Dybkov O, Urlaub H, Hillen HS</t>
+  </si>
+  <si>
+    <t>Sala FA</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:21:43</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/63</t>
+  </si>
+  <si>
+    <t>10.1515/mim-2024-0013</t>
+  </si>
+  <si>
+    <t>Wrapped up: advancements in volume electron microscopy and application in myelin research</t>
+  </si>
+  <si>
+    <t>Methods in Microscopy</t>
+  </si>
+  <si>
+    <t>2942-3899</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1515/mim-2024-0013</t>
+  </si>
+  <si>
+    <t>Methods Microscop</t>
+  </si>
+  <si>
+    <t>Schadt LC, Ruhwedel T, Pape C, Sasmita AO, Steyer AM, Möbius W</t>
+  </si>
+  <si>
+    <t>Schadt LC</t>
+  </si>
+  <si>
+    <t>2026-04-21 14:54:21</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/64</t>
+  </si>
+  <si>
+    <t>10.1038/s41594-024-01445-w</t>
+  </si>
+  <si>
+    <t>Molecular basis of human nuclear and mitochondrial tRNA 3′ processing</t>
+  </si>
+  <si>
+    <t>1545-9985</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41594-024-01445-w</t>
+  </si>
+  <si>
+    <t>Bhatta A, Kuhle B, Yu RD, Spanaus L, Ditter K, Bohnsack KE, Hillen HS</t>
+  </si>
+  <si>
+    <t>2025-01-06 07:57:01</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/65</t>
+  </si>
+  <si>
+    <t>rg_jakobs, rg_rehling</t>
+  </si>
+  <si>
+    <t>10.1101/2025.01.23.634455</t>
+  </si>
+  <si>
+    <t>Super-resolution microscopy of mitochondrial mRNAs</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1101/2025.01.23.634455</t>
+  </si>
+  <si>
+    <t>Final article published in Nature Communications here: doi:10.1038/s41467-025-61577-5</t>
+  </si>
+  <si>
+    <t>Stoldt S, Maass F, Weber M, Dennerlein S, Ilgen P, Gärtner J, Canfes A, Schweighofer SV, Jans DC, Rehling P, Jakobs S</t>
+  </si>
+  <si>
+    <t>Stoldt S</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:14:02</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/66</t>
+  </si>
+  <si>
+    <t>10.1101/2025.01.31.635831</t>
+  </si>
+  <si>
+    <t>The core MICOS complex subunit Mic60 has been substituted by two cryptic mitofilin-containing proteins in Euglenozoa</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1101/2025.01.31.635831</t>
+  </si>
+  <si>
+    <t>Final article published in Molecular Biology and Evolution here: doi:10.1093/molbev/msaf289</t>
+  </si>
+  <si>
+    <t>Sheikh S, Turpin Knotková B, Benz C, Elias M, Bílý T, Bondar A, Tesařová M, Stríbrná E, Heller J, Meinecke M, Hashimi H</t>
+  </si>
+  <si>
+    <t>Sheikh S</t>
+  </si>
+  <si>
+    <t>Hashimi H</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:12:29</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/67</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-024-51109-y</t>
+  </si>
+  <si>
+    <t>Defective mitochondrial COX1 translation due to loss of COX14 function triggers ROS-induced inflammation in mouse liver</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-024-51109-y</t>
+  </si>
+  <si>
+    <t>Aich A, Boshnakovska A, Witte S, Gall T, Unthan-Fechner K, Yousefi R, Chowdhury A, Dahal D, Methi A, Kaufmann S, Silbern I, Prochazka J, Nichtova Z, Palkova M, Raishbrook M, Koubkova G, Sedlacek R, Tröder SE, Zevnik B, Riedel D, Michanski S, Möbius W, Ströbel P, Lüchtenborg C, Giavalisco P, Urlaub H, Fischer A, Brügger B, Jakobs S, Rehling P</t>
+  </si>
+  <si>
+    <t>Aich A</t>
+  </si>
+  <si>
+    <t>2025-02-12 16:33:29</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/68</t>
+  </si>
+  <si>
+    <t>10.1016/j.tplants.2025.01.010</t>
+  </si>
+  <si>
+    <t>The plastid-encoded RNA polymerase of plant chloroplasts</t>
+  </si>
+  <si>
+    <t>Trends in Plant Science</t>
+  </si>
+  <si>
+    <t>1360-1385</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.tplants.2025.01.010</t>
+  </si>
+  <si>
+    <t>Trends Plant Sci</t>
+  </si>
+  <si>
+    <t>Ahrens FM, do Prado PF, Hillen HS, Pfannschmidt T</t>
+  </si>
+  <si>
+    <t>Ahrens FM</t>
+  </si>
+  <si>
+    <t>Pfannschmidt T</t>
+  </si>
+  <si>
+    <t>2025-03-03 10:14:40</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/69</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-025-57219-5</t>
+  </si>
+  <si>
+    <t>Structural basis of Nipah virus RNA synthesis</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-025-57219-5</t>
+  </si>
+  <si>
+    <t>2025-03-10 09:32:43</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/70</t>
+  </si>
+  <si>
+    <t>10.1101/2025.03.02.641114</t>
+  </si>
+  <si>
+    <t>Novel function of Contactin associated protein 1 (Caspr 1)/ Paranodin in embryonic cortical neurons: hypoxia modulated neurite development</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1101/2025.03.02.641114</t>
+  </si>
+  <si>
+    <t>Suresh G, Ramachandran R, Sharma S, Winklhofer KF, Devanathan V</t>
+  </si>
+  <si>
+    <t>Suresh G</t>
+  </si>
+  <si>
+    <t>Devanathan V</t>
+  </si>
+  <si>
+    <t>2026-07-04 13:30:25</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/71</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-025-58404-2</t>
+  </si>
+  <si>
+    <t>Author Correction: Structural basis of Nipah virus RNA synthesis</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-025-58404-2</t>
+  </si>
+  <si>
+    <t>2025-04-02 14:01:51</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/72</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-025-58827-x</t>
+  </si>
+  <si>
+    <t>Coupling of ribosome biogenesis and translation initiation in human mitochondria</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-025-58827-x</t>
+  </si>
+  <si>
+    <t>Heinrichs M, Finke AF, Aibara S, Krempler A, Boshnakovska A, Rehling P, Hillen HS, Richter-Dennerlein R</t>
+  </si>
+  <si>
+    <t>Heinrichs M</t>
+  </si>
+  <si>
+    <t>2025-04-20 20:10:50</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/73</t>
+  </si>
+  <si>
+    <t>10.1093/nar/gkaf665</t>
+  </si>
+  <si>
+    <t>FASTKD5 processes mitochondrial pre-mRNAs at noncanonical cleavage sites</t>
+  </si>
+  <si>
+    <t>Nucleic Acids Research</t>
+  </si>
+  <si>
+    <t>0305-1048</t>
+  </si>
+  <si>
+    <t>1362-4962</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/nar/gkaf665</t>
+  </si>
+  <si>
+    <t>Nucleic Acids Res</t>
+  </si>
+  <si>
+    <t>Antonicka H, Vučković A, Weraarpachai W, Hong S, Brischigliaro M, Ahn A, Barrientos A, Hillen HS, Shoubridge E</t>
+  </si>
+  <si>
+    <t>Shoubridge E</t>
+  </si>
+  <si>
+    <t>2025-12-02 15:06:20</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/74</t>
+  </si>
+  <si>
+    <t>10.64898/2025.12.05.692364</t>
+  </si>
+  <si>
+    <t>Tether-mediated extraction of myelinoid bodies by microglia and astrocytes can maintain myelin integrity</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2025.12.05.692364</t>
+  </si>
+  <si>
+    <t>Späte E, Higgins KP, Kim Y, Mangana C, Komarek L, Teymouri M, Gerwig UC, Melzer S, Sadowski B, Ruhwedel T, Janjic PA, Lodder B, Dwork AJ, Kole MH, Steyer AM, Möbius W, Nave K, Goebbels S</t>
+  </si>
+  <si>
+    <t>Späte E</t>
+  </si>
+  <si>
+    <t>Goebbels S</t>
+  </si>
+  <si>
+    <t>2025-12-15 07:39:43</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/75</t>
+  </si>
+  <si>
+    <t>10.1016/j.molcel.2026.01.008</t>
+  </si>
+  <si>
+    <t>Mitochondria as sources and targets of cellular signaling</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.molcel.2026.01.008</t>
+  </si>
+  <si>
+    <t>Meichsner A, Bader V, Winklhofer KF</t>
+  </si>
+  <si>
+    <t>Meichsner A</t>
+  </si>
+  <si>
+    <t>2026-01-31 20:38:35</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/76</t>
+  </si>
+  <si>
+    <t>10.64898/2025.12.17.694880</t>
+  </si>
+  <si>
+    <t>Self-blinking dye restores efficient use of nanobodies in single-molecule localization microscopy</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2025.12.17.694880</t>
+  </si>
+  <si>
+    <t>Basak S, Inamdar K, Pollack YG, Albert L, Jans DC, Jakobs S, Enderlein J, Tsukanov R, Opazo F</t>
+  </si>
+  <si>
+    <t>Basak S</t>
+  </si>
+  <si>
+    <t>Opazo F</t>
+  </si>
+  <si>
+    <t>2026-02-04 11:21:19</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/77</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-025-61577-5</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-025-61577-5</t>
+  </si>
+  <si>
+    <t>2026-02-23 16:56:20</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/78</t>
+  </si>
+  <si>
+    <t>10.1038/s41556-025-01620-1</t>
+  </si>
+  <si>
+    <t>In situ architecture of the human prohibitin complex</t>
+  </si>
+  <si>
+    <t>Nature Cell Biology</t>
+  </si>
+  <si>
+    <t>1465-7392</t>
+  </si>
+  <si>
+    <t>1476-4679</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41556-025-01620-1</t>
+  </si>
+  <si>
+    <t>633-640</t>
+  </si>
+  <si>
+    <t>Nat Cell Biol</t>
+  </si>
+  <si>
+    <t>Lange F, Ratz M, Dohrke J, Le Vasseur M, Wenzel D, Ilgen P, Riedel D, Jakobs S</t>
+  </si>
+  <si>
+    <t>2026-03-03 08:11:56</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/79</t>
+  </si>
+  <si>
+    <t>10.64898/2026.03.02.709036</t>
+  </si>
+  <si>
+    <t>Mechanism of human tRNA 3’CCA maturation</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.03.02.709036</t>
+  </si>
+  <si>
+    <t>Kuhle B, Krebs L, Bhatta A, Dennerlein S, Rehling P, Hillen HS</t>
+  </si>
+  <si>
+    <t>Kuhle B</t>
+  </si>
+  <si>
+    <t>2026-03-07 20:44:39</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/80</t>
+  </si>
+  <si>
+    <t>rg_rampelt</t>
+  </si>
+  <si>
+    <t>10.1002/pro.70653</t>
+  </si>
+  <si>
+    <t>MICOS and MIMAS, multifunctional assemblies linking mitochondrial biogenesis, architecture, and function</t>
+  </si>
+  <si>
+    <t>Protein Science</t>
+  </si>
+  <si>
+    <t>0961-8368</t>
+  </si>
+  <si>
+    <t>1469-896X</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/pro.70653</t>
+  </si>
+  <si>
+    <t>Protein Sci</t>
+  </si>
+  <si>
+    <t>Horten P, Song K, Pfanner N, Rampelt H</t>
+  </si>
+  <si>
+    <t>2026-05-29 20:16:07</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/81</t>
+  </si>
+  <si>
+    <t>10.15252/embj.2021110476</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.15252/embj.2021110476</t>
+  </si>
+  <si>
+    <t>Patron M, Tarasenko D, Nolte H, Kroczek L, Ghosh M, Ohba Y, Lasarzewski Y, Ahmadi ZA, Cabrera‐Orefice A, Eyiama A, Kellermann T, Rugarli EI, Brandt U, Meinecke M, Langer T</t>
+  </si>
+  <si>
+    <t>2026-07-06 06:28:30</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/82</t>
+  </si>
+  <si>
+    <t>10.3389/fcell.2022.886527</t>
+  </si>
+  <si>
+    <t>Brevican, Neurocan, Tenascin-C, and Tenascin-R Act as Important Regulators of the Interplay Between Perineuronal Nets, Synaptic Integrity, Inhibitory Interneurons, and Otx2</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3389/fcell.2022.886527</t>
+  </si>
+  <si>
+    <t>2026-07-06 06:52:25</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/83</t>
+  </si>
+  <si>
+    <t>10.1038/s44319-024-00336-x</t>
+  </si>
+  <si>
+    <t>EMBO Reports</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s44319-024-00336-x</t>
+  </si>
+  <si>
+    <t>353-384</t>
+  </si>
+  <si>
+    <t>Zerbes RM, Colina-Tenorio L, Bohnert M, von der Malsburg K, Peikert CD, Mehnert CS, Perschil I, Klar RFU, de Boer R, Kram A, van der Klei I, Oeljeklaus S, Warscheid B, Rampelt H, van der Laan M</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:03:09</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/84</t>
+  </si>
+  <si>
+    <t>10.1093/molbev/msaf289</t>
+  </si>
+  <si>
+    <t>The Core MICOS Complex Subunit mic60 has Been Substituted by Two Cryptic Mitofilin-containing Proteins in Euglenozoa</t>
+  </si>
+  <si>
+    <t>Molecular Biology and Evolution</t>
+  </si>
+  <si>
+    <t>0737-4038</t>
+  </si>
+  <si>
+    <t>1537-1719</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/molbev/msaf289</t>
+  </si>
+  <si>
+    <t>Mol Biol Evol</t>
+  </si>
+  <si>
+    <t>Sheikh S, Turpin Knotková B, Benz C, Eliáš M, Bílý T, Bondar A, Tesařová M, Stříbrná E, Heller J, Meinecke M, Hashimi H</t>
+  </si>
+  <si>
+    <t>2026-07-06 07:09:20</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/85</t>
+  </si>
+  <si>
+    <t>10.1038/s44319-026-00887-1</t>
+  </si>
+  <si>
+    <t>The role of E3 ubiquitin ligases in selective types of macroautophagy</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s44319-026-00887-1</t>
+  </si>
+  <si>
+    <t>Müller M, Winklhofer KF, Reggiori F</t>
+  </si>
+  <si>
+    <t>Müller M</t>
+  </si>
+  <si>
+    <t>Reggiori F</t>
+  </si>
+  <si>
+    <t>2026-07-27 07:34:23</t>
+  </si>
+  <si>
+    <t>http://for2848.gwdguser.de/literature/publications/86</t>
+  </si>
+  <si>
+    <t>10.1073/pnas.2533451123</t>
+  </si>
+  <si>
+    <t>Bright monomeric fluorescent protein elite-niRFP704 for two-channel near-infrared STED nanoscopy</t>
+  </si>
+  <si>
+    <t>1091-6490</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1073/pnas.2533451123</t>
+  </si>
+  <si>
+    <t>CRC 1456</t>
+  </si>
+  <si>
+    <t>Habenstein F, Jensen N, Stumpf D, Chizhik AI, Leutenegger M, Chang J, Fognini A, Qin-Dregely J, Zadeh IE, Kirck LL, Enderlein J, Inamdar K, Hell SW, Jakobs S</t>
+  </si>
+  <si>
+    <t>Habenstein F</t>
+  </si>
+  <si>
+    <t>2026-08-31 06:47:41</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc1.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc2.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc3.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc4.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc5.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc6.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc7.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc8.mp4</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0525-0191</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00pd74e08</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04qmmjx98</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0168r3w48</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q100681213</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0001-Appendix.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0002-EVFigs.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0003-MovieEV1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0004-MovieEV2.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0005-MovieEV3.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0006-MovieEV4.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0007-MovieEV5.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0010-SDataEV.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/doi/pdfdirect/10.15252/embr.202152727?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2021.12.12.470907v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2021/12/12/2021.12.12.470907/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1250-1462</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1414-6951</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/81</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/021ft0n22</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04xx1tc24</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/038t36y30</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100374</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2020.09.02.279612v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC2/embed/media-2.xlsx?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC3/embed/media-3.mp4?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC4/embed/media-4.mp4?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC5/embed/media-5.mp4?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC6/embed/media-6.mp4?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4814-7517</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8724-9666</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-5079-502X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3397-8924</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2313-1439</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3576-0494</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9535-9395</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1667-7839</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7710-5738</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8371-5711</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2902-7165</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/335</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/27</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/443</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04a7f6w43</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002285</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002798</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003070</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003297</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013673</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_010943</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001622</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016560</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008954</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100199</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_sm.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_mdar_reproducibility_checklist.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://en.bio-protocol.org/cjrap.aspx?eid=10.1126/science.abj3944</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_movies_s1_to_s18.zip</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3901-7654</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0286-3777</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1441-4074</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2703-4342</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4288-4719</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5725-8940</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7176-1793</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3510-8268</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0025-8952</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/442</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03e76ya46</t>
+  </si>
+  <si>
+    <t>Research Data Archive (FOR2848): https://for2848.gwdguser.de/archive/1/6</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q114142902</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/98832</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E21-03-0143</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/combinedsupmats.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/reviewhistory.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s06.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s07.xlsx</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5661-5272</t>
+  </si>
+  <si>
+    <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023025</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/169</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/396</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05xy1nn52</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/039bjqg32</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01dr6c206</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01b6kha49</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/19</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014485</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016137</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015753</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q115196097</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/98968</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://elifesciences.org/articles/68213</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-1</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-2</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-3</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-5</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-6</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-7</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-8</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-9</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-10</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-11</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-12</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://cdn.elifesciences.org/articles/68213/elife-68213-fig1-data1-v1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://cdn.elifesciences.org/articles/68213/elife-68213-fig2-data1-v1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://cdn.elifesciences.org/articles/68213/elife-68213-fig3-data1-v1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://cdn.elifesciences.org/articles/68213/elife-68213-fig4-data1-v1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://cdn.elifesciences.org/articles/68213/elife-68213-fig5-data1-v1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://cdn.elifesciences.org/articles/68213/elife-68213-fig6-data1-v1.zip</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8028-3121</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8901-0242</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8904-1543</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5096-1975</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/166</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/384</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01s1h3j07</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0245cg223</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_U421</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_010519</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014246</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/94595</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/action/showPdf?pii=S0962-8924%2821%2900183-5</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1206-0129</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/159</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/351</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13002</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/89952</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41594-021-00637-y.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM3_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM5_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM6_ESM.xls</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM4_ESM.mp4</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2172-5110</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5454-7755</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/154</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/337</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7ONU</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016501</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014222</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014226</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014224</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000305</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016274</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_017293</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_004097</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015872</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018071</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q112578777</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13116</t>
+  </si>
+  <si>
+    <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10741</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/89909</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s42003-021-02529-9.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM3_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM5_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM4_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9821-2532</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9538-5983</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8912-7099</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/153</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/11</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/334</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7OYG</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/23</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100381</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2021.03.23.436644v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/147</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/10</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/291</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q107273432</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/48308</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/154759</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100378</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2021.05.11.443555v1.full.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3053-8253</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4548-2299</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/145</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/28</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/258</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00fbnyb24</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/action/showPdf?pii=S0006-3495%2820%2932240-2</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02qs1a797</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/85051</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/highwire/filestream/980812/field_highwire_adjunct_files/0/pnas.2009329118.sapp.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/content/pnas/118/15/e2009329118.full.pdf</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139514</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0704-9651</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0683-6277</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6740-2755</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5497-3068</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/143</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/248</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7A9W</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7A9X</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/049v69k10</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00ysqcn41</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04zhhva53</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/010h6g454</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/86321</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S1879625721000328/pdfft?md5=50b583f8de874841d4e5ef1f67226a6b&amp;pid=1-s2.0-S1879625721000328-main.pdf</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/142</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/247</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q107981452</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/82861</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s00249-021-01501-z.pdf</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/154757</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/154758</t>
+  </si>
+  <si>
+    <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMD-11993</t>
+  </si>
+  <si>
+    <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMD-11994</t>
+  </si>
+  <si>
+    <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMD-11995</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/88330</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41467-020-20542-0.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM3_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM4_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM5_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM6_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-7019-3221</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8200-2493</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/113</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/6YYT</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7B3B</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7B3C</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7B3D</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q106464627</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s42003-020-01473-4.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM3_ESM.mp4</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00wge5k78</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03mstc592</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q104111264</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100151</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM3_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM4_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM5_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM9_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM7_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM6_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM8_ESM.xlsxs</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM10_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM11_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM12_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM13_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/105</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01tm6cn81</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/056d84691</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02jy4mx12</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q104412529</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/83539</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3000943&amp;type=printable</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ndownloader.figstatic.com/articles/13244010/versions/1</t>
+  </si>
+  <si>
+    <t>Mouse Genome Informatics Database: http://www.informatics.jax.org/allele/MGI:5882597</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01y9bpm73</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03s7gtk40</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q102070858</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/81004</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s00018-020-03647-z.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-020-03647-z/MediaObjects/18_2020_3647_MOESM1_ESM.docx</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/043j0f473</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/052gg0110</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0087djs12</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q100390769</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/55220</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-11007</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100148</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41586-020-2368-8.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM3_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/44</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q95301171</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc1.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc2.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc3.pdf</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q90198310</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/82396</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.annualreviews.org/doi/pdf/10.1146/annurev-biophys-121219-081550</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9031</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4032-7644</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/105</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/50</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/14</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0030</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0224</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q89858289</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/22074</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/42230</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/48138</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/52343</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/60431</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/81550</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/doi/pdfdirect/10.15252/embj.2019104105?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0001-Appendix.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0003-MovieEV1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0004-MovieEV2.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0005-MovieEV3.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0006-MovieEV4.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0007-MovieEV5.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0008-MovieEV6.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0009-MovieEV7.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0010-MovieEV8.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0011-MovieEV9.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0012-MovieEV10.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0013-MovieEV11.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0014-MovieEV12.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0015-MovieEV13.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0016-MovieEV14.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0017-MovieEV15.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0018-MovieEV16.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0022-SDataEVFigs.zip</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2970-6894</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-6451-6311</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1471-8120</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3293-6623</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4403-4520</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9638-5077</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2645-3983</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/115</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/51</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/33</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014305</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_007370</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018863</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_019157</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q96612803</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2022.02.24.481837v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2022/02/26/2022.02.24.481837/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7256-8231</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/82</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04tsk2644</t>
+  </si>
+  <si>
+    <t>Research Data Archive (FOR2848): https://for2848.gwdguser.de/archive/1/1</t>
+  </si>
+  <si>
+    <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10906</t>
+  </si>
+  <si>
+    <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10907</t>
+  </si>
+  <si>
+    <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10908</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/105516</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41467-022-28720-y.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM3_ESM.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM10_ESM.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM4_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM5_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM6_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM7_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM8_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/98</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9895-2469</t>
+  </si>
+  <si>
+    <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD025180</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/333</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/4</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/458</t>
+  </si>
+  <si>
+    <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/113</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02wkzzr31</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/294</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_006442</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003411</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016664</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_004055</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001905</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013672</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q112639447</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13135</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13138</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/89038</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41594-021-00651-0.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM3_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM4_ESM.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM5_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM6_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM7_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM8_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/119</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/171</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/12</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/381</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7OZU</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7OZV</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/65</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q108084260</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2022.03.30.486340v1.full.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6190-1414</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0789-9912</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/36</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04p5ggc03</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03av75f26</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01jdpyv68</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2022.04.05.487160v1.full.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0773-2963</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01k97gp34</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2022.05.27.493704v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC2/embed/media-2.mp4?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3647-8623</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3832-090X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5260-4728</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/37</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02jhqqg57</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00240q980</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04cvxnb49</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/036x5ad56</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/012m8gv78</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/111988</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/action/showPdf?pii=S0968-0004%2822%2900139-6</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0077-675X</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/177</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/507</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/113142</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fhumu.24430&amp;file=humu24430-sup-0001-Bogershausen_et_al_supplementary_figures_clean.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/humu.24430?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4300-8224</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7559-6529</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2777-0198</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-6719-3447</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1618-9269</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2589-0364</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/180</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/517</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/031t5w623</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/028hv5492</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/035z6xf33</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01tvm6f46</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05mxhda18</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0493xsw21</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00f2yqf98</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02fp12092</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05grdyy37</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00rcxh774</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00ggpsq73</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/53</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014210</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_010777</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013189</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002182</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_012813</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/pdf/10.1073/pnas.2202653119?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm01.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm02.mp4</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8962-9443</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8790-0022</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4632-525X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-5620-1528</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7125-3246</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8216-5578</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2136-5178</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3564-1014</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/025fw7a54</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/028s4q594</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04mz5ra38</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00cv9y106</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05k9skc85</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02ppyfa04</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02kzqn938</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.science.org/doi/pdf/10.1126/sciadv.abo4946?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_sm.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_movies_s1_and_s2.zip</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0843-2716</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4191-5226</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-6478-5562</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5012-8377</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3168-6036</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-3021-1100</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0131-3506</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/29</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7PUZ</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7PV0</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/7PV1</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/046ak2485</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q113788040</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/doi/pdfdirect/10.15252/embj.2022112006?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0001-AppendixS1.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0002-EVFigs.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0003-MovieEV1.zip</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2755-9117</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9548-2337</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5141-0243</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5017-5528</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8901-1659</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/31</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02qp3tb03</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2536381</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_260070</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1549585</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10949139</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2576212</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_627786</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2576213</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2122154</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_628377</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_398755</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1587580</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10859893</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2175271</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2797949</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_476743</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_631683</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2272627</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_11179069</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2556564</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_628423</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10695870</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10695410</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10859369</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_331284</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1851572</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1079527</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2179539</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2798527</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_628381</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2303727</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10983078</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0045</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0019</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0063</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/119185</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/pdf/10.1073/pnas.2215799119?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm01.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm02.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm03.mp4</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm04.mp4</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1982-2736</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2753-0848</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5962-7359</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/629</t>
+  </si>
+  <si>
+    <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/90</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02v51f717</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/214</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2022.12.19.521049v2.full.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-7643-4962</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4432-2733</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5893-1981</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7313-1648</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8868-8716</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/191</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/53</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/648</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04t5phd24</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03pt86f80</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2022.12.15.520589v1.full.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4757-9385</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1673-1046</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-7145-0533</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/45</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/653</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0188nsq50</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05byvp690</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/ejn.15917?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://publons.com/publon/10.1111/ejn.15917</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Fejn.15917&amp;file=ejn15917-sup-0001-Supporting+information.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9842-3818</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2352-0853</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03vtebn72</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/6/4/e202201607.full-text.pdf</t>
+  </si>
+  <si>
+    <t>NCBI.nucleotide: https://www.ncbi.nlm.nih.gov/nuccore/AF091453.1</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0999-7818</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2811-2595</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2086-3757</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05290cv24</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/043mz5j54</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/038321296</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03vpj4s62</t>
+  </si>
+  <si>
+    <t>UniProt identifier: https://www.uniprot.org/uniprot/Q9Y6K9</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2023.04.17.537183v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC1/embed/media-1.mp4?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC2/embed/media-2.mp4?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0000-6798-7629</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1608-3368</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1135-0797</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0668-5277</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-7146-8271</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-3855-0345</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/219</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/49</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/686</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04dw1bf40</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/187</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/127534</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://febs.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/1873-3468.14671?download=true</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/222</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/706</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0001-EVFigs.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0002-TableEV1.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0003-TableEV2.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0004-TableEV3.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0005-TableEV4.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0006-TableEV5.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0007-TableEV6.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0008-TableEV7.docx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0009-MovieEV1.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0010-MovieEV2.zip</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/49</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-4522-3289</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/40</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/735</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/210</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2156476</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2721226</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_399431</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2619830</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2661779</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2120990</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2039775</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2534117</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_143157</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_143165</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2827757</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2534096</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2620153</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05f0yaq80</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01faaaf77</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04c4bwh63</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/233</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/793</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(23)01031-6</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/a6353ce2-7368-4158-a22f-edb5cde404a3/mmc1.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/113</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://data.mendeley.com/v1/datasets/publish-confirmation/hhf6hmcrwr/1?folder=&amp;__hstc=25856994.69dace1c6714d2c06f9e14e45bcb7a3b.1696921918665.1704880230610.1704882859151.16&amp;__hssc=25856994.1.1704882859151&amp;__hsfp=1849298653</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/2b22dfa0-08c9-49ac-a13c-63bfa8dd1ba4/mmc2.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/7315a729-5538-4545-a0a8-33ad32894188/mmc3.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/427361e7-c09a-4159-b906-41d00a07b815/mmc4.xlsx</t>
+  </si>
+  <si>
+    <t>NCBI.nucleotide: https://www.ncbi.nlm.nih.gov/nuccore/NM_005015.3</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0786-4090</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-8908-4295</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-9568-0245</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0009-7280-2102</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0009-6060-1557</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-1647-7538</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/236</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/815</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/333</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2150790</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2164779</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2207530</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2250805</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2251270</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2282657</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2298378</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2532231</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2880329</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2880599</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10887758</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_11037644</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003420</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F3.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F4.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F5.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F8.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F9.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F10.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F11.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F13.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F14.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F16.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F17.large.jpg?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC1/embed/inline-supplementary-material-1.mp4?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC2/embed/inline-supplementary-material-2.mp4?download=true</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/237</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/43</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/819</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00ecchs44</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/384</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2024.02.14.579514v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/02/15/2024.02.14.579514/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0002-9895-8577</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/78</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/832</t>
+  </si>
+  <si>
+    <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/161</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/403</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0042</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008395</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014565</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014892</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008606</t>
+  </si>
+  <si>
+    <t>UniProt identifier: https://www.uniprot.org/uniprot/P35232</t>
+  </si>
+  <si>
+    <t>UniProt identifier: https://www.uniprot.org/uniprot/Q99623</t>
+  </si>
+  <si>
+    <t>UniProt identifier: https://www.uniprot.org/uniprot/P50093</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-5458-5652</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04gr4te78</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/041nas322</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/83</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/012p63287</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_presentations_1_pdf/octet-stream/Presentation%201.pdf/2/1178992?isPublishedV2=False</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_datasheets_1_docx/octet-stream/Data%20Sheet%201.DOCX/1/1178992?isPublishedV2=False</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/244</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/39</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/839</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/414</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014199</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_000325</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18499</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18500</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18501</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18502</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18503</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18504</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-18496</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/150</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728</t>
+  </si>
+  <si>
+    <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/36</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/844</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/0304hq317</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/413</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1966902</t>
+  </si>
+  <si>
+    <t>DOI - Digital Object Identifier: https://doi.org/10.17632/k4j5kjfj7t.1</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s00018-022-04579-6.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-022-04579-6/MediaObjects/18_2022_4579_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0988-9411</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2267-675X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-2962-125X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2529-4231</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0046-8274</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-8654-9920</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/242</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/56</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/850</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/418</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_012040</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/243</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/849</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/246</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/886</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-0501-1150</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-6035-4255</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/247</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/41</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/64</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/938</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0001-5774-8816</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-0418-1673</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2500-6121</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/47</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/970</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00m8d6786</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/286</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/55219</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/62988</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/150000</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1498-9473</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-2525-2867</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/55</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/73</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1032</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05m2fqn25</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01pxwe438</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05ghs6f64</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_262044</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_443084</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_914102</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1857804</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_1860273</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2066704</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2084810</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2096551</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2101119</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2146368</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2147359</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2150762</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2214934</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2307392</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2313567</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2534088</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2534095</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2535764</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2535774</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2536183</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2545672</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2683502</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2857979</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2878090</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2881239</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2881266</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2881305</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10640900</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10672785</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10673537</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10858175</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10862101</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10863633</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_11213573</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_2270</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0549</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0518</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_023662</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/254</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/60</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/69</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1063</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0000-9792-4354</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-6562-7187</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1095</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-19455</t>
+  </si>
+  <si>
+    <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-19457</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.nature.com/articles/s41594-024-01445-w.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://goeseek.gwdguser.de/studies/221</t>
+  </si>
+  <si>
+    <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/261</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/67</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/58</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1098</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/8RR3</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/8RR4</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/5E6M</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/4TNA</t>
+  </si>
+  <si>
+    <t>RCSB PDB: https://www.rcsb.org/structure/6AHU</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/557</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_025577</t>
+  </si>
+  <si>
+    <t>UniProt identifier: https://www.uniprot.org/uniprot/Q9BQ52</t>
+  </si>
+  <si>
+    <t>UniProt identifier: https://www.uniprot.org/uniprot/Q7L0Y3</t>
+  </si>
+  <si>
+    <t>UniProt identifier: https://www.uniprot.org/uniprot/Q99714</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/313</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/77</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1158</t>
+  </si>
+  <si>
+    <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/217</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/84</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/053avzc18</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00pyqav47</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/033n3pw66</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1002): https://sfb1002.med.uni-goettingen.de/production/literature/publications/554</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/318</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1151</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/69</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1178</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/263</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/71</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/71</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/62</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1181</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/032d0e990</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/264</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/73</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1196</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/265</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/74</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1204</t>
+  </si>
+  <si>
+    <t>Addgene: https://www.addgene.org/48309</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?216468</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/rouskinlab/seismic-rna</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://github.com/Ahram-Ahn/FASTKD5-analysis</t>
+  </si>
+  <si>
+    <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-1520-1342</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0003-4503-6034</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/87</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/61</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1310</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02dgjyy92</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_011798</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008394</t>
+  </si>
+  <si>
+    <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_024373</t>
+  </si>
+  <si>
+    <t>Zenodo DOI: https://doi.org/10.5281/zenodo.13905679</t>
+  </si>
+  <si>
+    <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/264</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/04pp8hn57</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/003jsdw96</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/043c0p156</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00hj8s172</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/162750</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/416</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1323</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05591te55</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/425</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/65</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1338</t>
+  </si>
+  <si>
+    <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/303</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/431</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/50</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1346</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05467hx49</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/163883</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0009-0007-8598-6735</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/108</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1357</t>
+  </si>
+  <si>
+    <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/693</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/3</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/ 0000-0002-7256-8231</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/26</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/52</t>
+  </si>
+  <si>
+    <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/66</t>
+  </si>
+  <si>
+    <t>Generic External ID: https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1440</t>
+  </si>
+  <si>
+    <t>External Resources</t>
+  </si>
+  <si>
+    <t>primary: GHITM antibody</t>
+  </si>
+  <si>
+    <t>primary: ALR Antibody (FL-205)</t>
+  </si>
+  <si>
+    <t>primary: Anti-ATP5A antibody [15H4C4] - Mitochondrial Marker</t>
+  </si>
+  <si>
+    <t>primary: Anti-COA7 antibody</t>
+  </si>
+  <si>
+    <t>primary: COX IV (3E11) Rabbit mAb</t>
+  </si>
+  <si>
+    <t>primary: Monoclonal Anti-Heat Shock Protein 60 antibody</t>
+  </si>
+  <si>
+    <t>primary: Mitofilin Antibody</t>
+  </si>
+  <si>
+    <t>primary: MRPL55 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: NDUFS1 Antibody (E-20)</t>
+  </si>
+  <si>
+    <t>primary: Anti-PHB2 antibody</t>
+  </si>
+  <si>
+    <t>primary: TIM22 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: Purified Mouse Anti-Tim23</t>
+  </si>
+  <si>
+    <t>primary: C19orf52 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: Tom20 Antibody (FL-145)</t>
+  </si>
+  <si>
+    <t>primary: Anti-α1c Tubulin Antibody (MH-87)</t>
+  </si>
+  <si>
+    <t>primary: Anti-SDHA Antibody (D-4)</t>
+  </si>
+  <si>
+    <t>primary: MNF1 Antibody</t>
+  </si>
+  <si>
+    <t>primary: Anti-UQCRC1 antibody</t>
+  </si>
+  <si>
+    <t>primary: OCIAD2 Polyclonal Antibody</t>
+  </si>
+  <si>
+    <t>primary: MRPS18B antibody</t>
+  </si>
+  <si>
+    <t>primary: MRPS14 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: MRPS16 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: MRPL3 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: TIMM44 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: Monoclonal ANTI-FLAG® M2 antibody</t>
+  </si>
+  <si>
+    <t>primary: Prohibitin Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>primary: STOML2 Polyclonal antibody</t>
+  </si>
+  <si>
+    <t>secondary: Goat anti-Rabbit IgG (H&amp;L), HRP conjugated</t>
+  </si>
+  <si>
+    <t>Linked Antibodies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -420,138 +5725,12077 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc3.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc4.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc5.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc6.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc7.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc8.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100681213" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0010-SDataEV.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embr.202152727?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.12.12.470907v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2021/12/12/2021.12.12.470907/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100374" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2020.09.02.279612v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC3/embed/media-3.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC4/embed/media-4.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC5/embed/media-5.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC6/embed/media-6.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/335" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/443" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100199" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_mdar_reproducibility_checklist.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1126/science.abj3944" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_movies_s1_to_s18.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-7654" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0286-3777" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1441-4074" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4342" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5725-8940" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-1793" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3510-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/442" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/6" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q114142902" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98832" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E21-03-0143" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/combinedsupmats.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/reviewhistory.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s06.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s07.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023025" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/169" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/396" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/039bjqg32" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01dr6c206" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01b6kha49" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/19" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q115196097" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98968" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elifesciences.org/articles/68213" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-1" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-2" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-3" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-4" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-5" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-6" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-7" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-8" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-9" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-10" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-11" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-12" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig1-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig2-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig3-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig4-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig5-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig6-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/166" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/384" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010519" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/94595" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0962-8924%2821%2900183-5" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/159" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/351" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13002" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89952" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00637-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM6_ESM.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/154" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/337" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112578777" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13116" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10741" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89909" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-021-02529-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9821-2532" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/153" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/334" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OYG" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/23" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100381" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.03.23.436644v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/147" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/291" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107273432" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100378" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.05.11.443555v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/145" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/258" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0006-3495%2820%2932240-2" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qs1a797" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/85051" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/highwire/filestream/980812/field_highwire_adjunct_files/0/pnas.2009329118.sapp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/content/pnas/118/15/e2009329118.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139514" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0704-9651" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0683-6277" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-3068" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/143" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/248" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9W" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9X" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/049v69k10" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ysqcn41" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04zhhva53" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010h6g454" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/86321" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1879625721000328/pdfft?md5=50b583f8de874841d4e5ef1f67226a6b&amp;pid=1-s2.0-S1879625721000328-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/142" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107981452" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82861" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00249-021-01501-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154757" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154758" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11993" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11994" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11995" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/88330" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-020-20542-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3B" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3C" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3D" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106464627" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-020-01473-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM3_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00wge5k78" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104111264" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100151" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM8_ESM.xlsxs" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jy4mx12" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104412529" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/83539" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3000943&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndownloader.figstatic.com/articles/13244010/versions/1" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatics.jax.org/allele/MGI:5882597" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03s7gtk40" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q102070858" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81004" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-020-03647-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-020-03647-z/MediaObjects/18_2020_3647_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052gg0110" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0087djs12" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100390769" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-11007" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100148" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-020-2368-8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95301171" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc1.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90198310" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82396" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreviews.org/doi/pdf/10.1146/annurev-biophys-121219-081550" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9031" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89858289" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/22074" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/42230" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/52343" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/60431" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81550" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2019104105?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0008-MovieEV6.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0009-MovieEV7.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0010-MovieEV8.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0011-MovieEV9.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0012-MovieEV10.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0013-MovieEV11.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0014-MovieEV12.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0015-MovieEV13.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0016-MovieEV14.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0017-MovieEV15.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0018-MovieEV16.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0022-SDataEVFigs.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6451-6311" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-8120" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4403-4520" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-5077" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-3983" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/33" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014305" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018863" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019157" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q96612803" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.02.24.481837v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/02/26/2022.02.24.481837/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/1" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10906" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10907" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10908" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/105516" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-022-28720-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/98" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD025180" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/333" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/458" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/294" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016664" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004055" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112639447" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13135" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13138" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89038" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00651-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/119" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/171" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/381" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZU" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZV" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/65" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108084260" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.03.30.486340v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.04.05.487160v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-2963" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.05.27.493704v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8623" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/111988" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0968-0004%2822%2900139-6" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/177" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/507" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/113142" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fhumu.24430&amp;file=humu24430-sup-0001-Bogershausen_et_al_supplementary_figures_clean.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/humu.24430?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4300-8224" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2777-0198" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1618-9269" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/180" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/517" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028hv5492" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tvm6f46" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0493xsw21" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fp12092" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05grdyy37" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ggpsq73" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/53" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002182" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2202653119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8962-9443" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0022" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4632-525X" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5620-1528" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7125-3246" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8216-5578" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-5178" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3564-1014" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/025fw7a54" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04mz5ra38" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cv9y106" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05k9skc85" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02ppyfa04" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kzqn938" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.abo4946?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_movies_s1_and_s2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2716" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-5226" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6478-5562" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5012-8377" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6036" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3021-1100" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3506" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PUZ" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV0" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV1" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113788040" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2022112006?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0001-AppendixS1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2755-9117" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9548-2337" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5141-0243" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-1659" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qp3tb03" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536381" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_260070" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1549585" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10949139" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576212" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_627786" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576213" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2122154" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628377" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_398755" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1587580" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859893" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2175271" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2797949" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_476743" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_631683" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2272627" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11179069" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2556564" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628423" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695870" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695410" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859369" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_331284" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1851572" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1079527" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2179539" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798527" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628381" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2303727" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10983078" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0019" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/119185" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2215799119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm03.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm04.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-2736" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-0848" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5962-7359" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/629" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02v51f717" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/214" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.19.521049v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/191" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/648" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.15.520589v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/653" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/ejn.15917?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/publon/10.1111/ejn.15917" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Fejn.15917&amp;file=ejn15917-sup-0001-Supporting+information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9842-3818" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2352-0853" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vtebn72" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/6/4/e202201607.full-text.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF091453.1" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0999-7818" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-2595" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2086-3757" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043mz5j54" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038321296" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vpj4s62" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9Y6K9" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.04.17.537183v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1135-0797" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0345" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/219" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/686" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/187" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/127534" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/1873-3468.14671?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/222" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/706" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0001-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0002-TableEV1.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0003-TableEV2.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0004-TableEV3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0005-TableEV4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0006-TableEV5.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0007-TableEV6.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0008-TableEV7.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0009-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0010-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/49" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4522-3289" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/735" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/210" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2156476" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2721226" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_399431" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2619830" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2661779" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2120990" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2039775" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534117" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143157" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143165" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2827757" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534096" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2620153" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f0yaq80" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01faaaf77" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/233" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/793" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(23)01031-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/a6353ce2-7368-4158-a22f-edb5cde404a3/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/113" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.mendeley.com/v1/datasets/publish-confirmation/hhf6hmcrwr/1?folder=&amp;__hstc=25856994.69dace1c6714d2c06f9e14e45bcb7a3b.1696921918665.1704880230610.1704882859151.16&amp;__hssc=25856994.1.1704882859151&amp;__hsfp=1849298653" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/2b22dfa0-08c9-49ac-a13c-63bfa8dd1ba4/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/7315a729-5538-4545-a0a8-33ad32894188/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/427361e7-c09a-4159-b906-41d00a07b815/mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_005015.3" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0786-4090" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-4295" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6060-1557" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/236" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/815" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/333" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150790" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2164779" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2207530" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2250805" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2251270" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2282657" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2298378" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2532231" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880329" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880599" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10887758" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11037644" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F3.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F4.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F5.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F8.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F9.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F10.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F11.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F13.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F14.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F16.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F17.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC1/embed/inline-supplementary-material-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC2/embed/inline-supplementary-material-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/237" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/819" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ecchs44" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/384" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.02.14.579514v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/02/15/2024.02.14.579514/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9895-8577" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/832" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/161" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/403" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008395" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014892" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P35232" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99623" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P50093" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gr4te78" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_presentations_1_pdf/octet-stream/Presentation%201.pdf/2/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_datasheets_1_docx/octet-stream/Data%20Sheet%201.DOCX/1/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/244" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/839" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/414" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18499" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18500" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18501" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18502" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18503" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18504" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18496" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/150" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/844" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/413" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1966902" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/k4j5kjfj7t.1" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-022-04579-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-022-04579-6/MediaObjects/18_2022_4579_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0988-9411" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2267-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-125X" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2529-4231" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-8274" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8654-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/242" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/850" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/418" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012040" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/243" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/849" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/246" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/886" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/938" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0418-1673" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/970" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00m8d6786" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/286" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/150000" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_262044" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_443084" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_914102" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1857804" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1860273" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2066704" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2084810" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2096551" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2101119" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2146368" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2147359" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150762" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2214934" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2307392" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2313567" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534088" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534095" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535764" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535774" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536183" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2545672" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2683502" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2857979" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878090" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881239" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881266" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881305" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10640900" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10672785" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10673537" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10858175" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10862101" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10863633" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11213573" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/254" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9792-4354" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1095" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01445-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/221" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/261" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E6M" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4TNA" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHU" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/557" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/313" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1158" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/217" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pyqav47" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/033n3pw66" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/554" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/318" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1151" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/263" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032d0e990" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1196" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/265" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48309" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?216468" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/rouskinlab/seismic-rna" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Ahram-Ahn/FASTKD5-analysis" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-1342" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4503-6034" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1310" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011798" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024373" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13905679" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04pp8hn57" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003jsdw96" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043c0p156" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00hj8s172" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/162750" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/416" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/425" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/303" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/431" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05467hx49" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/163883" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-6735" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/693" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/ 0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1440" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W1"/>
+  <dimension ref="A1:CX87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:CX1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="80" customWidth="true" style="0"/>
+    <col min="11" max="11" width="80" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="80" customWidth="true" style="0"/>
+    <col min="20" max="20" width="80" customWidth="true" style="0"/>
+    <col min="21" max="21" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="80" customWidth="true" style="0"/>
+    <col min="25" max="25" width="80" customWidth="true" style="0"/>
+    <col min="26" max="26" width="80" customWidth="true" style="0"/>
+    <col min="27" max="27" width="80" customWidth="true" style="0"/>
+    <col min="28" max="28" width="80" customWidth="true" style="0"/>
+    <col min="29" max="29" width="80" customWidth="true" style="0"/>
+    <col min="30" max="30" width="80" customWidth="true" style="0"/>
+    <col min="31" max="31" width="80" customWidth="true" style="0"/>
+    <col min="32" max="32" width="80" customWidth="true" style="0"/>
+    <col min="33" max="33" width="80" customWidth="true" style="0"/>
+    <col min="34" max="34" width="80" customWidth="true" style="0"/>
+    <col min="35" max="35" width="80" customWidth="true" style="0"/>
+    <col min="36" max="36" width="80" customWidth="true" style="0"/>
+    <col min="37" max="37" width="80" customWidth="true" style="0"/>
+    <col min="38" max="38" width="80" customWidth="true" style="0"/>
+    <col min="39" max="39" width="80" customWidth="true" style="0"/>
+    <col min="40" max="40" width="80" customWidth="true" style="0"/>
+    <col min="41" max="41" width="80" customWidth="true" style="0"/>
+    <col min="42" max="42" width="80" customWidth="true" style="0"/>
+    <col min="43" max="43" width="80" customWidth="true" style="0"/>
+    <col min="44" max="44" width="80" customWidth="true" style="0"/>
+    <col min="45" max="45" width="80" customWidth="true" style="0"/>
+    <col min="46" max="46" width="80" customWidth="true" style="0"/>
+    <col min="47" max="47" width="80" customWidth="true" style="0"/>
+    <col min="48" max="48" width="80" customWidth="true" style="0"/>
+    <col min="49" max="49" width="80" customWidth="true" style="0"/>
+    <col min="50" max="50" width="80" customWidth="true" style="0"/>
+    <col min="51" max="51" width="80" customWidth="true" style="0"/>
+    <col min="52" max="52" width="80" customWidth="true" style="0"/>
+    <col min="53" max="53" width="80" customWidth="true" style="0"/>
+    <col min="54" max="54" width="80" customWidth="true" style="0"/>
+    <col min="55" max="55" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="80" customWidth="true" style="0"/>
+    <col min="60" max="60" width="80" customWidth="true" style="0"/>
+    <col min="61" max="61" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="80" customWidth="true" style="0"/>
+    <col min="63" max="63" width="80" customWidth="true" style="0"/>
+    <col min="64" max="64" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="80" customWidth="true" style="0"/>
+    <col min="69" max="69" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="9.10" bestFit="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:23">
-      <c r="A1" t="s">
+    <row r="1" spans="1:102">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1"/>
+      <c r="AQ1" s="1"/>
+      <c r="AR1" s="1"/>
+      <c r="AS1" s="1"/>
+      <c r="AT1" s="1"/>
+      <c r="AU1" s="1"/>
+      <c r="AV1" s="1"/>
+      <c r="AW1" s="1"/>
+      <c r="AX1" s="1"/>
+      <c r="AY1" s="1"/>
+      <c r="AZ1" s="1"/>
+      <c r="BA1" s="1"/>
+      <c r="BB1" s="1"/>
+      <c r="BC1" s="1"/>
+      <c r="BD1" s="1"/>
+      <c r="BE1" s="1"/>
+      <c r="BF1" s="1"/>
+      <c r="BG1" s="1"/>
+      <c r="BH1" s="1"/>
+      <c r="BI1" s="1"/>
+      <c r="BJ1" s="1"/>
+      <c r="BK1" s="1"/>
+      <c r="BL1" s="1"/>
+      <c r="BM1" s="1"/>
+      <c r="BN1" s="1"/>
+      <c r="BO1" s="1"/>
+      <c r="BP1" s="1"/>
+      <c r="BQ1" s="1"/>
+      <c r="BR1" s="1"/>
+      <c r="BS1" s="1"/>
+      <c r="BT1" s="1"/>
+      <c r="BU1" s="1"/>
+      <c r="BV1" s="1"/>
+      <c r="BW1" s="1"/>
+      <c r="BX1" s="1"/>
+      <c r="BY1" s="1"/>
+      <c r="BZ1" s="1"/>
+      <c r="CA1" s="1"/>
+      <c r="CB1" s="1"/>
+      <c r="CC1" s="1"/>
+      <c r="CD1" s="1"/>
+      <c r="CE1" s="1"/>
+      <c r="CF1" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="CG1" s="1"/>
+      <c r="CH1" s="1"/>
+      <c r="CI1" s="1"/>
+      <c r="CJ1" s="1"/>
+      <c r="CK1" s="1"/>
+      <c r="CL1" s="1"/>
+      <c r="CM1" s="1"/>
+      <c r="CN1" s="1"/>
+      <c r="CO1" s="1"/>
+      <c r="CP1" s="1"/>
+      <c r="CQ1" s="1"/>
+      <c r="CR1" s="1"/>
+      <c r="CS1" s="1"/>
+      <c r="CT1" s="1"/>
+      <c r="CU1" s="1"/>
+      <c r="CV1" s="1"/>
+      <c r="CW1" s="1"/>
+      <c r="CX1" s="1"/>
+    </row>
+    <row r="2" spans="1:102">
+      <c r="A2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2">
+        <v>1</v>
+      </c>
+      <c r="G2">
+        <v>33065099</v>
+      </c>
+      <c r="H2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I2">
+        <v>2021</v>
+      </c>
+      <c r="J2" t="s">
+        <v>29</v>
+      </c>
+      <c r="K2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2" t="s">
+        <v>32</v>
+      </c>
+      <c r="N2" t="s">
+        <v>33</v>
+      </c>
+      <c r="O2">
+        <v>148322</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2">
+        <v>1862</v>
+      </c>
+      <c r="R2" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2" t="s">
+        <v>38</v>
+      </c>
+      <c r="X2" t="s">
+        <v>835</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>836</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>837</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>838</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>839</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>840</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>841</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>842</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>843</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>844</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>845</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>846</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>847</v>
+      </c>
+      <c r="CF2" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="3" spans="1:102">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3">
+        <v>2</v>
+      </c>
+      <c r="G3">
+        <v>34595823</v>
+      </c>
+      <c r="H3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I3">
+        <v>2021</v>
+      </c>
+      <c r="J3" t="s">
+        <v>41</v>
+      </c>
+      <c r="K3" t="s">
+        <v>42</v>
+      </c>
+      <c r="L3" t="s">
+        <v>43</v>
+      </c>
+      <c r="M3"/>
+      <c r="N3" t="s">
+        <v>44</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3">
+        <v>12</v>
+      </c>
+      <c r="Q3">
+        <v>22</v>
+      </c>
+      <c r="R3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U3" t="s">
+        <v>47</v>
+      </c>
+      <c r="V3" t="s">
+        <v>37</v>
+      </c>
+      <c r="W3" t="s">
+        <v>48</v>
+      </c>
+      <c r="X3" t="s">
+        <v>848</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>849</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>850</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>851</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>852</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>853</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>854</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>855</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>856</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>843</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>844</v>
+      </c>
+      <c r="CF3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="CG3" t="s">
+        <v>1761</v>
+      </c>
+      <c r="CH3" t="s">
+        <v>1762</v>
+      </c>
+      <c r="CI3" t="s">
+        <v>1763</v>
+      </c>
+      <c r="CJ3" t="s">
+        <v>1764</v>
+      </c>
+      <c r="CK3" t="s">
+        <v>1765</v>
+      </c>
+      <c r="CL3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="CM3" t="s">
+        <v>1767</v>
+      </c>
+      <c r="CN3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="CO3" t="s">
+        <v>1769</v>
+      </c>
+      <c r="CP3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="CQ3" t="s">
+        <v>1771</v>
+      </c>
+      <c r="CR3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="CS3" t="s">
+        <v>1773</v>
+      </c>
+      <c r="CT3" t="s">
+        <v>1774</v>
+      </c>
+      <c r="CU3" t="s">
+        <v>1775</v>
+      </c>
+      <c r="CV3" t="s">
+        <v>1776</v>
+      </c>
+      <c r="CW3" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="4" spans="1:102">
+      <c r="A4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4">
+        <v>0</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>53</v>
+      </c>
+      <c r="I4">
+        <v>2021</v>
+      </c>
+      <c r="J4" t="s">
+        <v>54</v>
+      </c>
+      <c r="K4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4" t="s">
+        <v>55</v>
+      </c>
+      <c r="S4" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" t="s">
+        <v>59</v>
+      </c>
+      <c r="U4" t="s">
+        <v>60</v>
+      </c>
+      <c r="V4" t="s">
+        <v>61</v>
+      </c>
+      <c r="W4" t="s">
+        <v>62</v>
+      </c>
+      <c r="X4" t="s">
+        <v>857</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>858</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>859</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>860</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>861</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>862</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>863</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>864</v>
+      </c>
+      <c r="CF4" t="s">
+        <v>1778</v>
+      </c>
+      <c r="CG4" t="s">
+        <v>1779</v>
+      </c>
+      <c r="CH4" t="s">
+        <v>1780</v>
+      </c>
+      <c r="CI4" t="s">
+        <v>1781</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>1782</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>1783</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>1784</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="5" spans="1:102">
+      <c r="A5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I5">
+        <v>2020</v>
+      </c>
+      <c r="J5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5" t="s">
+        <v>55</v>
+      </c>
+      <c r="S5" t="s">
+        <v>69</v>
+      </c>
+      <c r="T5" t="s">
+        <v>70</v>
+      </c>
+      <c r="U5" t="s">
+        <v>71</v>
+      </c>
+      <c r="V5" t="s">
+        <v>72</v>
+      </c>
+      <c r="W5" t="s">
+        <v>73</v>
+      </c>
+      <c r="X5" t="s">
+        <v>865</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>866</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>867</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>868</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>869</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>870</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>871</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>872</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>873</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>874</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>875</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>876</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>877</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>878</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>879</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>880</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>881</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>882</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>883</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>884</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>885</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>886</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>887</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>862</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>888</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>889</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>890</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>891</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>892</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>893</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>894</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>895</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>896</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="6" spans="1:102">
+      <c r="A6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6">
+        <v>2</v>
+      </c>
+      <c r="G6">
+        <v>35143306</v>
+      </c>
+      <c r="H6" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6">
+        <v>2022</v>
+      </c>
+      <c r="J6" t="s">
+        <v>77</v>
+      </c>
+      <c r="K6" t="s">
+        <v>78</v>
+      </c>
+      <c r="L6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M6"/>
+      <c r="N6" t="s">
+        <v>80</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6">
+        <v>6581</v>
+      </c>
+      <c r="Q6">
+        <v>375</v>
+      </c>
+      <c r="R6" t="s">
+        <v>78</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="s">
+        <v>81</v>
+      </c>
+      <c r="U6" t="s">
+        <v>82</v>
+      </c>
+      <c r="V6" t="s">
+        <v>83</v>
+      </c>
+      <c r="W6" t="s">
+        <v>84</v>
+      </c>
+      <c r="X6" t="s">
+        <v>897</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>898</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>899</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>900</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>901</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>883</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>902</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>903</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>904</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>905</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>873</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>906</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>907</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>909</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>910</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>911</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>887</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>912</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>913</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="7" spans="1:102">
+      <c r="A7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7">
+        <v>2</v>
+      </c>
+      <c r="G7">
+        <v>35080992</v>
+      </c>
+      <c r="H7" t="s">
+        <v>88</v>
+      </c>
+      <c r="I7">
+        <v>2022</v>
+      </c>
+      <c r="J7" t="s">
+        <v>89</v>
+      </c>
+      <c r="K7" t="s">
+        <v>90</v>
+      </c>
+      <c r="L7" t="s">
+        <v>91</v>
+      </c>
+      <c r="M7" t="s">
+        <v>92</v>
+      </c>
+      <c r="N7" t="s">
+        <v>93</v>
+      </c>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7" t="s">
+        <v>94</v>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="s">
+        <v>95</v>
+      </c>
+      <c r="U7" t="s">
+        <v>96</v>
+      </c>
+      <c r="V7" t="s">
+        <v>97</v>
+      </c>
+      <c r="W7" t="s">
+        <v>98</v>
+      </c>
+      <c r="X7" t="s">
+        <v>915</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>916</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>917</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>918</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>919</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>920</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>921</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>922</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>923</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>924</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>862</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>912</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>925</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>926</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>927</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>928</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>929</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>930</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>931</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>932</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="8" spans="1:102">
+      <c r="A8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8">
+        <v>2</v>
+      </c>
+      <c r="G8">
+        <v>34969438</v>
+      </c>
+      <c r="H8" t="s">
+        <v>101</v>
+      </c>
+      <c r="I8">
+        <v>2021</v>
+      </c>
+      <c r="J8" t="s">
+        <v>102</v>
+      </c>
+      <c r="K8" t="s">
+        <v>103</v>
+      </c>
+      <c r="L8" t="s">
+        <v>104</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8" t="s">
+        <v>105</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8">
+        <v>10</v>
+      </c>
+      <c r="R8" t="s">
+        <v>103</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="s">
+        <v>106</v>
+      </c>
+      <c r="U8" t="s">
+        <v>107</v>
+      </c>
+      <c r="V8" t="s">
+        <v>108</v>
+      </c>
+      <c r="W8" t="s">
+        <v>109</v>
+      </c>
+      <c r="X8" t="s">
+        <v>934</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>935</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>936</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>937</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>938</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>939</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>940</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>941</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>942</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>943</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>944</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>945</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>946</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>947</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>948</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>949</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>950</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>951</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>952</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>953</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>859</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>921</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>954</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>955</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>956</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>957</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>958</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>959</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>862</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>912</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>863</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>960</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>925</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>961</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>962</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>963</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>889</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>890</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="9" spans="1:102">
+      <c r="A9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B9" t="s">
+        <v>111</v>
+      </c>
+      <c r="C9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9">
+        <v>2</v>
+      </c>
+      <c r="G9">
+        <v>34635384</v>
+      </c>
+      <c r="H9" t="s">
+        <v>114</v>
+      </c>
+      <c r="I9">
+        <v>2021</v>
+      </c>
+      <c r="J9" t="s">
+        <v>115</v>
+      </c>
+      <c r="K9" t="s">
+        <v>116</v>
+      </c>
+      <c r="L9" t="s">
+        <v>117</v>
+      </c>
+      <c r="M9" t="s">
+        <v>118</v>
+      </c>
+      <c r="N9" t="s">
+        <v>119</v>
+      </c>
+      <c r="O9" t="s">
+        <v>120</v>
+      </c>
+      <c r="P9">
+        <v>3</v>
+      </c>
+      <c r="Q9">
+        <v>32</v>
+      </c>
+      <c r="R9" t="s">
+        <v>121</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="s">
+        <v>122</v>
+      </c>
+      <c r="U9" t="s">
+        <v>123</v>
+      </c>
+      <c r="V9" t="s">
+        <v>124</v>
+      </c>
+      <c r="W9" t="s">
+        <v>125</v>
+      </c>
+      <c r="X9" t="s">
+        <v>965</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>966</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>967</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>956</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>968</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>969</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>862</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>912</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="10" spans="1:102">
+      <c r="A10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C10" t="s">
+        <v>112</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10">
+        <v>2</v>
+      </c>
+      <c r="G10">
+        <v>34489609</v>
+      </c>
+      <c r="H10" t="s">
+        <v>127</v>
+      </c>
+      <c r="I10">
+        <v>2021</v>
+      </c>
+      <c r="J10" t="s">
+        <v>128</v>
+      </c>
+      <c r="K10" t="s">
+        <v>129</v>
+      </c>
+      <c r="L10" t="s">
+        <v>130</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10" t="s">
+        <v>131</v>
+      </c>
+      <c r="O10" t="s">
+        <v>132</v>
+      </c>
+      <c r="P10">
+        <v>9</v>
+      </c>
+      <c r="Q10">
+        <v>28</v>
+      </c>
+      <c r="R10" t="s">
+        <v>133</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="s">
+        <v>134</v>
+      </c>
+      <c r="U10" t="s">
+        <v>135</v>
+      </c>
+      <c r="V10" t="s">
+        <v>136</v>
+      </c>
+      <c r="W10" t="s">
+        <v>137</v>
+      </c>
+      <c r="X10" t="s">
+        <v>970</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>971</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>972</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>973</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>974</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>975</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>976</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>977</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>978</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>967</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>979</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>980</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>981</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>982</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>983</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>862</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>912</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>984</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>985</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>986</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>987</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>988</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>989</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>990</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>991</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>992</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>993</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:102">
+      <c r="A11" t="s">
+        <v>138</v>
+      </c>
+      <c r="B11" t="s">
+        <v>111</v>
+      </c>
+      <c r="C11" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11">
+        <v>2</v>
+      </c>
+      <c r="G11">
+        <v>34429502</v>
+      </c>
+      <c r="H11" t="s">
+        <v>139</v>
+      </c>
+      <c r="I11">
+        <v>2021</v>
+      </c>
+      <c r="J11" t="s">
+        <v>140</v>
+      </c>
+      <c r="K11" t="s">
+        <v>141</v>
+      </c>
+      <c r="L11" t="s">
+        <v>142</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11" t="s">
+        <v>143</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
+        <v>1</v>
+      </c>
+      <c r="Q11">
+        <v>4</v>
+      </c>
+      <c r="R11" t="s">
+        <v>144</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="s">
+        <v>145</v>
+      </c>
+      <c r="U11" t="s">
+        <v>146</v>
+      </c>
+      <c r="V11" t="s">
+        <v>147</v>
+      </c>
+      <c r="W11" t="s">
+        <v>148</v>
+      </c>
+      <c r="X11" t="s">
+        <v>995</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>996</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>997</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>998</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>999</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>1000</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>1001</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>967</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>980</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>979</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>1004</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>1008</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>862</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>912</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>925</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>984</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>989</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>990</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="12" spans="1:102">
+      <c r="A12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C12" t="s">
+        <v>112</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12">
+        <v>0</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>150</v>
+      </c>
+      <c r="I12">
+        <v>2021</v>
+      </c>
+      <c r="J12" t="s">
+        <v>151</v>
+      </c>
+      <c r="K12" t="s">
+        <v>55</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>56</v>
+      </c>
+      <c r="N12" t="s">
+        <v>152</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12" t="s">
+        <v>55</v>
+      </c>
+      <c r="S12" t="s">
+        <v>153</v>
+      </c>
+      <c r="T12" t="s">
+        <v>154</v>
+      </c>
+      <c r="U12" t="s">
+        <v>146</v>
+      </c>
+      <c r="V12" t="s">
+        <v>147</v>
+      </c>
+      <c r="W12" t="s">
+        <v>155</v>
+      </c>
+      <c r="X12" t="s">
+        <v>1012</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>1013</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>967</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>980</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>979</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>862</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>912</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>984</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>989</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>991</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>993</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="13" spans="1:102">
+      <c r="A13" t="s">
+        <v>156</v>
+      </c>
+      <c r="B13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C13" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>157</v>
+      </c>
+      <c r="I13">
+        <v>2021</v>
+      </c>
+      <c r="J13" t="s">
+        <v>158</v>
+      </c>
+      <c r="K13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>56</v>
+      </c>
+      <c r="N13" t="s">
+        <v>159</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13" t="s">
+        <v>55</v>
+      </c>
+      <c r="S13" t="s">
+        <v>160</v>
+      </c>
+      <c r="T13" t="s">
+        <v>161</v>
+      </c>
+      <c r="U13" t="s">
+        <v>162</v>
+      </c>
+      <c r="V13" t="s">
+        <v>147</v>
+      </c>
+      <c r="W13" t="s">
+        <v>163</v>
+      </c>
+      <c r="X13" t="s">
+        <v>1018</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>1021</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>967</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>980</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>979</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>1024</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>862</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>912</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>925</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>985</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>984</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>986</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>987</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>988</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>989</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>990</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>992</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="14" spans="1:102">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" t="s">
+        <v>165</v>
+      </c>
+      <c r="F14">
+        <v>2</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>166</v>
+      </c>
+      <c r="I14">
+        <v>2021</v>
+      </c>
+      <c r="J14" t="s">
+        <v>167</v>
+      </c>
+      <c r="K14" t="s">
+        <v>168</v>
+      </c>
+      <c r="L14" t="s">
+        <v>169</v>
+      </c>
+      <c r="M14" t="s">
+        <v>170</v>
+      </c>
+      <c r="N14" t="s">
+        <v>171</v>
+      </c>
+      <c r="O14" t="s">
+        <v>172</v>
+      </c>
+      <c r="P14">
+        <v>3</v>
+      </c>
+      <c r="Q14">
+        <v>120</v>
+      </c>
+      <c r="R14" t="s">
+        <v>173</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14" t="s">
+        <v>174</v>
+      </c>
+      <c r="U14" t="s">
+        <v>37</v>
+      </c>
+      <c r="V14" t="s">
+        <v>175</v>
+      </c>
+      <c r="W14" t="s">
+        <v>176</v>
+      </c>
+      <c r="X14" t="s">
+        <v>1028</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>843</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>844</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>845</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="15" spans="1:102">
+      <c r="A15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B15" t="s">
+        <v>111</v>
+      </c>
+      <c r="C15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15">
+        <v>2</v>
+      </c>
+      <c r="G15">
+        <v>33876744</v>
+      </c>
+      <c r="H15" t="s">
+        <v>178</v>
+      </c>
+      <c r="I15">
+        <v>2021</v>
+      </c>
+      <c r="J15" t="s">
+        <v>179</v>
+      </c>
+      <c r="K15" t="s">
+        <v>180</v>
+      </c>
+      <c r="L15" t="s">
+        <v>181</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15" t="s">
+        <v>182</v>
+      </c>
+      <c r="O15" t="s">
+        <v>183</v>
+      </c>
+      <c r="P15">
+        <v>15</v>
+      </c>
+      <c r="Q15">
+        <v>118</v>
+      </c>
+      <c r="R15" t="s">
+        <v>184</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15" t="s">
+        <v>185</v>
+      </c>
+      <c r="U15" t="s">
+        <v>136</v>
+      </c>
+      <c r="V15" t="s">
+        <v>186</v>
+      </c>
+      <c r="W15" t="s">
+        <v>187</v>
+      </c>
+      <c r="X15" t="s">
+        <v>1030</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>1031</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>1032</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>1033</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>967</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>980</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>1034</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>1035</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>1037</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>1039</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>1040</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>1041</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>862</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>912</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>925</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>1042</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>1044</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="16" spans="1:102">
+      <c r="A16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C16" t="s">
+        <v>112</v>
+      </c>
+      <c r="D16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" t="s">
+        <v>113</v>
+      </c>
+      <c r="F16">
+        <v>2</v>
+      </c>
+      <c r="G16">
+        <v>33945951</v>
+      </c>
+      <c r="H16" t="s">
+        <v>189</v>
+      </c>
+      <c r="I16">
+        <v>2021</v>
+      </c>
+      <c r="J16" t="s">
+        <v>190</v>
+      </c>
+      <c r="K16" t="s">
+        <v>191</v>
+      </c>
+      <c r="L16" t="s">
+        <v>192</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16" t="s">
+        <v>193</v>
+      </c>
+      <c r="O16" t="s">
+        <v>194</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>48</v>
+      </c>
+      <c r="R16" t="s">
+        <v>195</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16" t="s">
+        <v>136</v>
+      </c>
+      <c r="U16" t="s">
+        <v>136</v>
+      </c>
+      <c r="V16" t="s">
+        <v>136</v>
+      </c>
+      <c r="W16" t="s">
+        <v>196</v>
+      </c>
+      <c r="X16" t="s">
+        <v>1046</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>1047</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>967</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>862</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>912</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>925</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="17" spans="1:102">
+      <c r="A17" t="s">
+        <v>197</v>
+      </c>
+      <c r="B17" t="s">
+        <v>198</v>
+      </c>
+      <c r="C17" t="s">
+        <v>199</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17">
+        <v>2</v>
+      </c>
+      <c r="G17">
+        <v>33527201</v>
+      </c>
+      <c r="H17" t="s">
+        <v>200</v>
+      </c>
+      <c r="I17">
+        <v>2021</v>
+      </c>
+      <c r="J17" t="s">
+        <v>201</v>
+      </c>
+      <c r="K17" t="s">
+        <v>202</v>
+      </c>
+      <c r="L17" t="s">
+        <v>203</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17" t="s">
+        <v>204</v>
+      </c>
+      <c r="O17" t="s">
+        <v>205</v>
+      </c>
+      <c r="P17">
+        <v>2</v>
+      </c>
+      <c r="Q17">
+        <v>50</v>
+      </c>
+      <c r="R17" t="s">
+        <v>206</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17" t="s">
+        <v>207</v>
+      </c>
+      <c r="U17" t="s">
+        <v>208</v>
+      </c>
+      <c r="V17" t="s">
+        <v>209</v>
+      </c>
+      <c r="W17" t="s">
+        <v>210</v>
+      </c>
+      <c r="X17" t="s">
+        <v>1051</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>1052</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>860</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="18" spans="1:102">
+      <c r="A18" t="s">
+        <v>211</v>
+      </c>
+      <c r="B18" t="s">
+        <v>111</v>
+      </c>
+      <c r="C18" t="s">
+        <v>112</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18">
+        <v>2</v>
+      </c>
+      <c r="G18">
+        <v>33436624</v>
+      </c>
+      <c r="H18" t="s">
+        <v>212</v>
+      </c>
+      <c r="I18">
+        <v>2021</v>
+      </c>
+      <c r="J18" t="s">
+        <v>213</v>
+      </c>
+      <c r="K18" t="s">
+        <v>214</v>
+      </c>
+      <c r="L18" t="s">
+        <v>215</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18" t="s">
+        <v>216</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
+        <v>1</v>
+      </c>
+      <c r="Q18">
+        <v>12</v>
+      </c>
+      <c r="R18" t="s">
+        <v>217</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18" t="s">
+        <v>218</v>
+      </c>
+      <c r="U18" t="s">
+        <v>219</v>
+      </c>
+      <c r="V18" t="s">
+        <v>147</v>
+      </c>
+      <c r="W18" t="s">
+        <v>220</v>
+      </c>
+      <c r="X18" t="s">
+        <v>1053</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>1054</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>1056</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>1061</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>1062</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>1063</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>1065</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>967</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>980</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>979</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>1067</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>1068</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>1069</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>1070</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>1071</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>1072</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>912</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>862</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>986</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>987</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>988</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>990</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>992</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>993</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="19" spans="1:102">
+      <c r="A19" t="s">
+        <v>221</v>
+      </c>
+      <c r="B19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19">
+        <v>2</v>
+      </c>
+      <c r="G19">
+        <v>33288833</v>
+      </c>
+      <c r="H19" t="s">
+        <v>222</v>
+      </c>
+      <c r="I19">
+        <v>2020</v>
+      </c>
+      <c r="J19" t="s">
+        <v>223</v>
+      </c>
+      <c r="K19" t="s">
+        <v>141</v>
+      </c>
+      <c r="L19" t="s">
+        <v>142</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19" t="s">
+        <v>224</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
+        <v>1</v>
+      </c>
+      <c r="Q19">
+        <v>3</v>
+      </c>
+      <c r="R19" t="s">
+        <v>144</v>
+      </c>
+      <c r="S19"/>
+      <c r="T19" t="s">
+        <v>225</v>
+      </c>
+      <c r="U19" t="s">
+        <v>226</v>
+      </c>
+      <c r="V19" t="s">
+        <v>227</v>
+      </c>
+      <c r="W19" t="s">
+        <v>228</v>
+      </c>
+      <c r="X19" t="s">
+        <v>1074</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>1075</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>1076</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>873</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>887</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="20" spans="1:102">
+      <c r="A20" t="s">
+        <v>229</v>
+      </c>
+      <c r="B20" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20">
+        <v>2</v>
+      </c>
+      <c r="G20">
+        <v>33328633</v>
+      </c>
+      <c r="H20" t="s">
+        <v>230</v>
+      </c>
+      <c r="I20">
+        <v>2020</v>
+      </c>
+      <c r="J20" t="s">
+        <v>231</v>
+      </c>
+      <c r="K20" t="s">
+        <v>232</v>
+      </c>
+      <c r="L20" t="s">
+        <v>233</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20" t="s">
+        <v>234</v>
+      </c>
+      <c r="O20" t="s">
+        <v>235</v>
+      </c>
+      <c r="P20">
+        <v>7839</v>
+      </c>
+      <c r="Q20">
+        <v>588</v>
+      </c>
+      <c r="R20" t="s">
+        <v>232</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20" t="s">
+        <v>236</v>
+      </c>
+      <c r="U20" t="s">
+        <v>237</v>
+      </c>
+      <c r="V20" t="s">
+        <v>238</v>
+      </c>
+      <c r="W20" t="s">
+        <v>239</v>
+      </c>
+      <c r="X20" t="s">
+        <v>1081</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>1082</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>1083</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>1084</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>1085</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>1086</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>1087</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>1090</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>1093</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>1094</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>967</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>980</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>1095</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>912</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>863</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="21" spans="1:102">
+      <c r="A21" t="s">
+        <v>240</v>
+      </c>
+      <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21">
+        <v>2</v>
+      </c>
+      <c r="G21">
+        <v>33196637</v>
+      </c>
+      <c r="H21" t="s">
+        <v>241</v>
+      </c>
+      <c r="I21">
+        <v>2020</v>
+      </c>
+      <c r="J21" t="s">
+        <v>242</v>
+      </c>
+      <c r="K21" t="s">
+        <v>243</v>
+      </c>
+      <c r="L21" t="s">
+        <v>244</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21" t="s">
+        <v>245</v>
+      </c>
+      <c r="O21" t="s">
+        <v>246</v>
+      </c>
+      <c r="P21">
+        <v>11</v>
+      </c>
+      <c r="Q21">
+        <v>18</v>
+      </c>
+      <c r="R21" t="s">
+        <v>247</v>
+      </c>
+      <c r="S21"/>
+      <c r="T21" t="s">
+        <v>248</v>
+      </c>
+      <c r="U21" t="s">
+        <v>249</v>
+      </c>
+      <c r="V21" t="s">
+        <v>250</v>
+      </c>
+      <c r="W21" t="s">
+        <v>251</v>
+      </c>
+      <c r="X21" t="s">
+        <v>1100</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>1101</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>883</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>887</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>1105</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="22" spans="1:102">
+      <c r="A22" t="s">
+        <v>252</v>
+      </c>
+      <c r="B22" t="s">
+        <v>198</v>
+      </c>
+      <c r="C22" t="s">
+        <v>199</v>
+      </c>
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22">
+        <v>2</v>
+      </c>
+      <c r="G22">
+        <v>32997199</v>
+      </c>
+      <c r="H22" t="s">
+        <v>253</v>
+      </c>
+      <c r="I22">
+        <v>2020</v>
+      </c>
+      <c r="J22" t="s">
+        <v>254</v>
+      </c>
+      <c r="K22" t="s">
+        <v>255</v>
+      </c>
+      <c r="L22" t="s">
+        <v>256</v>
+      </c>
+      <c r="M22"/>
+      <c r="N22" t="s">
+        <v>257</v>
+      </c>
+      <c r="O22" t="s">
+        <v>258</v>
+      </c>
+      <c r="P22">
+        <v>5</v>
+      </c>
+      <c r="Q22">
+        <v>78</v>
+      </c>
+      <c r="R22" t="s">
+        <v>259</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22" t="s">
+        <v>260</v>
+      </c>
+      <c r="U22" t="s">
+        <v>261</v>
+      </c>
+      <c r="V22" t="s">
+        <v>209</v>
+      </c>
+      <c r="W22" t="s">
+        <v>262</v>
+      </c>
+      <c r="X22" t="s">
+        <v>1107</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>1108</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>1109</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>860</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>862</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>1110</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>1112</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="23" spans="1:102">
+      <c r="A23" t="s">
+        <v>263</v>
+      </c>
+      <c r="B23" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" t="s">
+        <v>112</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23">
+        <v>2</v>
+      </c>
+      <c r="G23">
+        <v>32438371</v>
+      </c>
+      <c r="H23" t="s">
+        <v>264</v>
+      </c>
+      <c r="I23">
+        <v>2020</v>
+      </c>
+      <c r="J23" t="s">
+        <v>265</v>
+      </c>
+      <c r="K23" t="s">
+        <v>232</v>
+      </c>
+      <c r="L23" t="s">
+        <v>233</v>
+      </c>
+      <c r="M23"/>
+      <c r="N23" t="s">
+        <v>266</v>
+      </c>
+      <c r="O23" t="s">
+        <v>267</v>
+      </c>
+      <c r="P23">
+        <v>7819</v>
+      </c>
+      <c r="Q23">
+        <v>584</v>
+      </c>
+      <c r="R23" t="s">
+        <v>232</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23" t="s">
+        <v>268</v>
+      </c>
+      <c r="U23" t="s">
+        <v>136</v>
+      </c>
+      <c r="V23" t="s">
+        <v>147</v>
+      </c>
+      <c r="W23" t="s">
+        <v>269</v>
+      </c>
+      <c r="X23" t="s">
+        <v>1018</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>1114</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>1117</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>1120</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>1121</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>1121</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>1122</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>967</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>980</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>979</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>1067</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>1123</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>1069</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>912</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>985</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>984</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>987</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>988</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>989</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>990</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>991</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>992</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>993</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="24" spans="1:102">
+      <c r="A24" t="s">
+        <v>270</v>
+      </c>
+      <c r="B24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24">
+        <v>2</v>
+      </c>
+      <c r="G24">
+        <v>32156581</v>
+      </c>
+      <c r="H24" t="s">
+        <v>271</v>
+      </c>
+      <c r="I24">
+        <v>2020</v>
+      </c>
+      <c r="J24" t="s">
+        <v>272</v>
+      </c>
+      <c r="K24" t="s">
+        <v>273</v>
+      </c>
+      <c r="L24" t="s">
+        <v>274</v>
+      </c>
+      <c r="M24" t="s">
+        <v>275</v>
+      </c>
+      <c r="N24" t="s">
+        <v>276</v>
+      </c>
+      <c r="O24">
+        <v>107492</v>
+      </c>
+      <c r="P24">
+        <v>2</v>
+      </c>
+      <c r="Q24">
+        <v>210</v>
+      </c>
+      <c r="R24" t="s">
+        <v>277</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24" t="s">
+        <v>278</v>
+      </c>
+      <c r="U24" t="s">
+        <v>279</v>
+      </c>
+      <c r="V24" t="s">
+        <v>72</v>
+      </c>
+      <c r="W24" t="s">
+        <v>280</v>
+      </c>
+      <c r="X24" t="s">
+        <v>1125</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>1126</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>1127</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>883</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>873</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>879</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>881</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>874</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>887</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="25" spans="1:102">
+      <c r="A25" t="s">
+        <v>281</v>
+      </c>
+      <c r="B25" t="s">
+        <v>282</v>
+      </c>
+      <c r="C25" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25">
+        <v>2</v>
+      </c>
+      <c r="G25">
+        <v>32092283</v>
+      </c>
+      <c r="H25" t="s">
+        <v>283</v>
+      </c>
+      <c r="I25">
+        <v>2020</v>
+      </c>
+      <c r="J25" t="s">
+        <v>284</v>
+      </c>
+      <c r="K25" t="s">
+        <v>285</v>
+      </c>
+      <c r="L25" t="s">
+        <v>286</v>
+      </c>
+      <c r="M25"/>
+      <c r="N25" t="s">
+        <v>287</v>
+      </c>
+      <c r="O25" t="s">
+        <v>288</v>
+      </c>
+      <c r="P25">
+        <v>1</v>
+      </c>
+      <c r="Q25">
+        <v>49</v>
+      </c>
+      <c r="R25" t="s">
+        <v>289</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25" t="s">
+        <v>290</v>
+      </c>
+      <c r="U25" t="s">
+        <v>291</v>
+      </c>
+      <c r="V25" t="s">
+        <v>292</v>
+      </c>
+      <c r="W25" t="s">
+        <v>293</v>
+      </c>
+      <c r="X25" t="s">
+        <v>1129</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>1130</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>954</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>1137</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>1138</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>1139</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>862</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>912</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>925</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>1140</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:102">
+      <c r="A26" t="s">
+        <v>294</v>
+      </c>
+      <c r="B26" t="s">
+        <v>295</v>
+      </c>
+      <c r="C26" t="s">
+        <v>87</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26">
+        <v>2</v>
+      </c>
+      <c r="G26">
+        <v>32567732</v>
+      </c>
+      <c r="H26" t="s">
+        <v>296</v>
+      </c>
+      <c r="I26">
+        <v>2020</v>
+      </c>
+      <c r="J26" t="s">
+        <v>297</v>
+      </c>
+      <c r="K26" t="s">
+        <v>298</v>
+      </c>
+      <c r="L26" t="s">
+        <v>299</v>
+      </c>
+      <c r="M26" t="s">
+        <v>300</v>
+      </c>
+      <c r="N26" t="s">
+        <v>301</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
+        <v>14</v>
+      </c>
+      <c r="Q26">
+        <v>39</v>
+      </c>
+      <c r="R26" t="s">
+        <v>302</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26" t="s">
+        <v>303</v>
+      </c>
+      <c r="U26" t="s">
+        <v>304</v>
+      </c>
+      <c r="V26" t="s">
+        <v>291</v>
+      </c>
+      <c r="W26" t="s">
+        <v>305</v>
+      </c>
+      <c r="X26" t="s">
+        <v>1143</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>1144</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>1145</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>1146</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>1147</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>1148</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>1149</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>1150</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>1151</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>1152</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>1153</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>1155</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>1156</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>1157</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>1158</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>1159</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>1164</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>1165</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>1166</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>1167</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>883</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>921</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>1168</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>954</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>1136</v>
+      </c>
+      <c r="BD26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>1170</v>
+      </c>
+      <c r="BF26" t="s">
+        <v>1171</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>1172</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>1173</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>1174</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>1175</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>1176</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>862</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>912</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>887</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>925</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>1177</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>1178</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>888</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>1179</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>891</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>1180</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>894</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>1181</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="27" spans="1:102">
+      <c r="A27" t="s">
+        <v>306</v>
+      </c>
+      <c r="B27" t="s">
+        <v>307</v>
+      </c>
+      <c r="C27" t="s">
+        <v>308</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>309</v>
+      </c>
+      <c r="I27">
+        <v>2022</v>
+      </c>
+      <c r="J27" t="s">
+        <v>310</v>
+      </c>
+      <c r="K27" t="s">
+        <v>55</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>56</v>
+      </c>
+      <c r="N27" t="s">
+        <v>311</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27" t="s">
+        <v>55</v>
+      </c>
+      <c r="S27" t="s">
+        <v>312</v>
+      </c>
+      <c r="T27" t="s">
+        <v>313</v>
+      </c>
+      <c r="U27" t="s">
+        <v>314</v>
+      </c>
+      <c r="V27" t="s">
+        <v>315</v>
+      </c>
+      <c r="W27" t="s">
+        <v>316</v>
+      </c>
+      <c r="X27" t="s">
+        <v>1183</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>1184</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>1185</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>1186</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="28" spans="1:102">
+      <c r="A28" t="s">
+        <v>317</v>
+      </c>
+      <c r="B28" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28">
+        <v>2</v>
+      </c>
+      <c r="G28">
+        <v>35246535</v>
+      </c>
+      <c r="H28" t="s">
+        <v>318</v>
+      </c>
+      <c r="I28">
+        <v>2022</v>
+      </c>
+      <c r="J28" t="s">
+        <v>319</v>
+      </c>
+      <c r="K28" t="s">
+        <v>214</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28">
+        <v>1163</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28">
+        <v>13</v>
+      </c>
+      <c r="R28" t="s">
+        <v>217</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28" t="s">
+        <v>320</v>
+      </c>
+      <c r="U28" t="s">
+        <v>71</v>
+      </c>
+      <c r="V28" t="s">
+        <v>72</v>
+      </c>
+      <c r="W28" t="s">
+        <v>321</v>
+      </c>
+      <c r="X28" t="s">
+        <v>1189</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>1190</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>1191</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>1192</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>1193</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>1194</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>1195</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>1197</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>1198</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>1199</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>1200</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>1201</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>1202</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>1203</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>873</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>1204</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>876</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>877</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>878</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>879</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>880</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>881</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>882</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>874</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>883</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>1205</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>1206</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>1207</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>1208</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>1209</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>887</v>
+      </c>
+      <c r="BD28" t="s">
+        <v>1210</v>
+      </c>
+      <c r="BE28" t="s">
+        <v>925</v>
+      </c>
+      <c r="BF28" t="s">
+        <v>862</v>
+      </c>
+      <c r="BG28" t="s">
+        <v>1211</v>
+      </c>
+      <c r="BH28" t="s">
+        <v>1212</v>
+      </c>
+      <c r="BI28" t="s">
+        <v>888</v>
+      </c>
+      <c r="BJ28" t="s">
+        <v>889</v>
+      </c>
+      <c r="BK28" t="s">
+        <v>890</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>891</v>
+      </c>
+      <c r="BM28" t="s">
+        <v>892</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>894</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>895</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>1213</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>1214</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>1215</v>
+      </c>
+      <c r="BS28" t="s">
+        <v>1216</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>896</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>1217</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="29" spans="1:102">
+      <c r="A29" t="s">
+        <v>322</v>
+      </c>
+      <c r="B29" t="s">
+        <v>111</v>
+      </c>
+      <c r="C29" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29">
+        <v>2</v>
+      </c>
+      <c r="G29">
+        <v>34381216</v>
+      </c>
+      <c r="H29" t="s">
+        <v>323</v>
+      </c>
+      <c r="I29">
+        <v>2021</v>
+      </c>
+      <c r="J29" t="s">
+        <v>158</v>
+      </c>
+      <c r="K29" t="s">
+        <v>129</v>
+      </c>
+      <c r="L29" t="s">
+        <v>130</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29" t="s">
+        <v>324</v>
+      </c>
+      <c r="O29" t="s">
+        <v>325</v>
+      </c>
+      <c r="P29">
+        <v>9</v>
+      </c>
+      <c r="Q29">
+        <v>28</v>
+      </c>
+      <c r="R29" t="s">
+        <v>133</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29" t="s">
+        <v>326</v>
+      </c>
+      <c r="U29" t="s">
+        <v>162</v>
+      </c>
+      <c r="V29" t="s">
+        <v>147</v>
+      </c>
+      <c r="W29" t="s">
+        <v>327</v>
+      </c>
+      <c r="X29" t="s">
+        <v>1019</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>1018</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>1219</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>1220</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>1221</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>1222</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>1223</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>1224</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>1225</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>1227</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>1228</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>1229</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>1230</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>1231</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>979</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>967</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>980</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>1232</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>1233</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>1234</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>1235</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>1236</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>912</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>862</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>925</v>
+      </c>
+      <c r="BA29" t="s">
+        <v>1027</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>1237</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>985</v>
+      </c>
+      <c r="BD29" t="s">
+        <v>984</v>
+      </c>
+      <c r="BE29" t="s">
+        <v>986</v>
+      </c>
+      <c r="BF29" t="s">
+        <v>987</v>
+      </c>
+      <c r="BG29" t="s">
+        <v>988</v>
+      </c>
+      <c r="BH29" t="s">
+        <v>989</v>
+      </c>
+      <c r="BI29" t="s">
+        <v>990</v>
+      </c>
+      <c r="BJ29" t="s">
+        <v>992</v>
+      </c>
+      <c r="BK29" t="s">
+        <v>993</v>
+      </c>
+      <c r="BL29" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="30" spans="1:102">
+      <c r="A30" t="s">
+        <v>328</v>
+      </c>
+      <c r="B30" t="s">
+        <v>329</v>
+      </c>
+      <c r="C30" t="s">
+        <v>330</v>
+      </c>
+      <c r="D30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>331</v>
+      </c>
+      <c r="I30">
+        <v>2022</v>
+      </c>
+      <c r="J30" t="s">
+        <v>332</v>
+      </c>
+      <c r="K30" t="s">
+        <v>55</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>56</v>
+      </c>
+      <c r="N30" t="s">
+        <v>333</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30" t="s">
+        <v>55</v>
+      </c>
+      <c r="S30" t="s">
+        <v>334</v>
+      </c>
+      <c r="T30" t="s">
+        <v>335</v>
+      </c>
+      <c r="U30" t="s">
+        <v>336</v>
+      </c>
+      <c r="V30" t="s">
+        <v>337</v>
+      </c>
+      <c r="W30" t="s">
+        <v>338</v>
+      </c>
+      <c r="X30" t="s">
+        <v>1239</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>954</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>1240</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>1241</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>1242</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>1243</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>1245</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="31" spans="1:102">
+      <c r="A31" t="s">
+        <v>339</v>
+      </c>
+      <c r="B31" t="s">
+        <v>340</v>
+      </c>
+      <c r="C31" t="s">
+        <v>341</v>
+      </c>
+      <c r="D31" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" t="s">
+        <v>52</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>342</v>
+      </c>
+      <c r="I31">
+        <v>2022</v>
+      </c>
+      <c r="J31" t="s">
+        <v>343</v>
+      </c>
+      <c r="K31" t="s">
+        <v>55</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31" t="s">
+        <v>56</v>
+      </c>
+      <c r="N31" t="s">
+        <v>344</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31" t="s">
+        <v>55</v>
+      </c>
+      <c r="S31" t="s">
+        <v>345</v>
+      </c>
+      <c r="T31" t="s">
+        <v>346</v>
+      </c>
+      <c r="U31" t="s">
+        <v>347</v>
+      </c>
+      <c r="V31" t="s">
+        <v>209</v>
+      </c>
+      <c r="W31" t="s">
+        <v>348</v>
+      </c>
+      <c r="X31" t="s">
+        <v>1246</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>860</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>1247</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>864</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="32" spans="1:102">
+      <c r="A32" t="s">
+        <v>349</v>
+      </c>
+      <c r="B32" t="s">
+        <v>350</v>
+      </c>
+      <c r="C32" t="s">
+        <v>308</v>
+      </c>
+      <c r="D32" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" t="s">
+        <v>52</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>351</v>
+      </c>
+      <c r="I32">
+        <v>2022</v>
+      </c>
+      <c r="J32" t="s">
+        <v>352</v>
+      </c>
+      <c r="K32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>56</v>
+      </c>
+      <c r="N32" t="s">
+        <v>353</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32" t="s">
+        <v>55</v>
+      </c>
+      <c r="S32" t="s">
+        <v>354</v>
+      </c>
+      <c r="T32" t="s">
+        <v>355</v>
+      </c>
+      <c r="U32" t="s">
+        <v>356</v>
+      </c>
+      <c r="V32" t="s">
+        <v>357</v>
+      </c>
+      <c r="W32" t="s">
+        <v>358</v>
+      </c>
+      <c r="X32" t="s">
+        <v>1249</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>1250</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>1251</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>1185</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>1252</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>1253</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>1254</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>843</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>1255</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>844</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>1256</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>1257</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>1258</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>1259</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="33" spans="1:102">
+      <c r="A33" t="s">
+        <v>359</v>
+      </c>
+      <c r="B33" t="s">
+        <v>307</v>
+      </c>
+      <c r="C33" t="s">
+        <v>308</v>
+      </c>
+      <c r="D33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" t="s">
+        <v>113</v>
+      </c>
+      <c r="F33">
+        <v>2</v>
+      </c>
+      <c r="G33">
+        <v>35694405</v>
+      </c>
+      <c r="H33" t="s">
+        <v>360</v>
+      </c>
+      <c r="I33">
+        <v>2022</v>
+      </c>
+      <c r="J33" t="s">
+        <v>361</v>
+      </c>
+      <c r="K33" t="s">
+        <v>362</v>
+      </c>
+      <c r="L33" t="s">
+        <v>363</v>
+      </c>
+      <c r="M33" t="s">
+        <v>363</v>
+      </c>
+      <c r="N33" t="s">
+        <v>364</v>
+      </c>
+      <c r="O33"/>
+      <c r="P33"/>
+      <c r="Q33">
+        <v>13</v>
+      </c>
+      <c r="R33" t="s">
+        <v>365</v>
+      </c>
+      <c r="S33"/>
+      <c r="T33" t="s">
+        <v>366</v>
+      </c>
+      <c r="U33" t="s">
+        <v>367</v>
+      </c>
+      <c r="V33" t="s">
+        <v>357</v>
+      </c>
+      <c r="W33" t="s">
+        <v>368</v>
+      </c>
+      <c r="X33" t="s">
+        <v>1185</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="34" spans="1:102">
+      <c r="A34" t="s">
+        <v>369</v>
+      </c>
+      <c r="B34" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F34">
+        <v>2</v>
+      </c>
+      <c r="G34">
+        <v>35725940</v>
+      </c>
+      <c r="H34" t="s">
+        <v>370</v>
+      </c>
+      <c r="I34">
+        <v>2022</v>
+      </c>
+      <c r="J34" t="s">
+        <v>371</v>
+      </c>
+      <c r="K34" t="s">
+        <v>372</v>
+      </c>
+      <c r="L34" t="s">
+        <v>373</v>
+      </c>
+      <c r="M34" t="s">
+        <v>374</v>
+      </c>
+      <c r="N34" t="s">
+        <v>375</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34" t="s">
+        <v>376</v>
+      </c>
+      <c r="S34"/>
+      <c r="T34" t="s">
+        <v>377</v>
+      </c>
+      <c r="U34" t="s">
+        <v>135</v>
+      </c>
+      <c r="V34" t="s">
+        <v>136</v>
+      </c>
+      <c r="W34" t="s">
+        <v>378</v>
+      </c>
+      <c r="X34" t="s">
+        <v>1261</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>967</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>1264</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>1265</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="35" spans="1:102">
+      <c r="A35" t="s">
+        <v>379</v>
+      </c>
+      <c r="B35" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" t="s">
+        <v>75</v>
+      </c>
+      <c r="E35" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35">
+        <v>2</v>
+      </c>
+      <c r="G35">
+        <v>35790048</v>
+      </c>
+      <c r="H35" t="s">
+        <v>380</v>
+      </c>
+      <c r="I35">
+        <v>2022</v>
+      </c>
+      <c r="J35" t="s">
+        <v>381</v>
+      </c>
+      <c r="K35" t="s">
+        <v>382</v>
+      </c>
+      <c r="L35" t="s">
+        <v>383</v>
+      </c>
+      <c r="M35" t="s">
+        <v>384</v>
+      </c>
+      <c r="N35" t="s">
+        <v>385</v>
+      </c>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35" t="s">
+        <v>386</v>
+      </c>
+      <c r="S35"/>
+      <c r="T35" t="s">
+        <v>387</v>
+      </c>
+      <c r="U35" t="s">
+        <v>388</v>
+      </c>
+      <c r="V35" t="s">
+        <v>389</v>
+      </c>
+      <c r="W35" t="s">
+        <v>390</v>
+      </c>
+      <c r="X35" t="s">
+        <v>1266</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>1267</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>1268</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>1269</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>1270</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>1271</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>1272</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>1273</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>967</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>1274</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>1275</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>1276</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>862</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>925</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>1277</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>1278</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>1279</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>1280</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>1281</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>1282</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>1243</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>1283</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>844</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>1284</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>1285</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>1286</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>1287</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>1288</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>888</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>890</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>1289</v>
+      </c>
+      <c r="BD35" t="s">
+        <v>1290</v>
+      </c>
+      <c r="BE35" t="s">
+        <v>1291</v>
+      </c>
+      <c r="BF35" t="s">
+        <v>1292</v>
+      </c>
+      <c r="BG35" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="36" spans="1:102">
+      <c r="A36" t="s">
+        <v>391</v>
+      </c>
+      <c r="B36" t="s">
+        <v>307</v>
+      </c>
+      <c r="C36" t="s">
+        <v>308</v>
+      </c>
+      <c r="D36" t="s">
+        <v>75</v>
+      </c>
+      <c r="E36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36">
+        <v>2</v>
+      </c>
+      <c r="G36">
+        <v>35969792</v>
+      </c>
+      <c r="H36" t="s">
+        <v>392</v>
+      </c>
+      <c r="I36">
+        <v>2022</v>
+      </c>
+      <c r="J36" t="s">
+        <v>393</v>
+      </c>
+      <c r="K36" t="s">
+        <v>180</v>
+      </c>
+      <c r="L36" t="s">
+        <v>181</v>
+      </c>
+      <c r="M36"/>
+      <c r="N36" t="s">
+        <v>394</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36">
+        <v>34</v>
+      </c>
+      <c r="Q36">
+        <v>119</v>
+      </c>
+      <c r="R36" t="s">
+        <v>184</v>
+      </c>
+      <c r="S36"/>
+      <c r="T36" t="s">
+        <v>395</v>
+      </c>
+      <c r="U36" t="s">
+        <v>396</v>
+      </c>
+      <c r="V36" t="s">
+        <v>397</v>
+      </c>
+      <c r="W36" t="s">
+        <v>398</v>
+      </c>
+      <c r="X36" t="s">
+        <v>1294</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>1295</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>1296</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>1297</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>1298</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>1299</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>1300</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>1254</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>1185</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>1301</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>1302</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>1303</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>1305</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>1306</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>1307</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>1308</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>1283</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>1309</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>1310</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="37" spans="1:102">
+      <c r="A37" t="s">
+        <v>399</v>
+      </c>
+      <c r="B37" t="s">
+        <v>329</v>
+      </c>
+      <c r="C37" t="s">
+        <v>330</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37">
+        <v>2</v>
+      </c>
+      <c r="G37">
+        <v>36044574</v>
+      </c>
+      <c r="H37" t="s">
+        <v>400</v>
+      </c>
+      <c r="I37">
+        <v>2022</v>
+      </c>
+      <c r="J37" t="s">
+        <v>332</v>
+      </c>
+      <c r="K37" t="s">
+        <v>401</v>
+      </c>
+      <c r="L37" t="s">
+        <v>402</v>
+      </c>
+      <c r="M37" t="s">
+        <v>402</v>
+      </c>
+      <c r="N37" t="s">
+        <v>403</v>
+      </c>
+      <c r="O37"/>
+      <c r="P37">
+        <v>35</v>
+      </c>
+      <c r="Q37">
+        <v>8</v>
+      </c>
+      <c r="R37" t="s">
+        <v>404</v>
+      </c>
+      <c r="S37"/>
+      <c r="T37" t="s">
+        <v>405</v>
+      </c>
+      <c r="U37" t="s">
+        <v>336</v>
+      </c>
+      <c r="V37" t="s">
+        <v>337</v>
+      </c>
+      <c r="W37" t="s">
+        <v>406</v>
+      </c>
+      <c r="X37" t="s">
+        <v>1312</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>1313</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>1314</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>1315</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>1316</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>1317</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>1318</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>1319</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>1320</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>1321</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>954</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>1241</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>1240</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>1322</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>1323</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>1324</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>1325</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>862</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>960</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>1243</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>1326</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="38" spans="1:102">
+      <c r="A38" t="s">
+        <v>407</v>
+      </c>
+      <c r="B38" t="s">
+        <v>350</v>
+      </c>
+      <c r="C38" t="s">
+        <v>308</v>
+      </c>
+      <c r="D38" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38">
+        <v>2</v>
+      </c>
+      <c r="G38">
+        <v>36398858</v>
+      </c>
+      <c r="H38" t="s">
+        <v>408</v>
+      </c>
+      <c r="I38">
+        <v>2022</v>
+      </c>
+      <c r="J38" t="s">
+        <v>409</v>
+      </c>
+      <c r="K38" t="s">
+        <v>298</v>
+      </c>
+      <c r="L38" t="s">
+        <v>299</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38" t="s">
+        <v>410</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38" t="s">
+        <v>302</v>
+      </c>
+      <c r="S38"/>
+      <c r="T38" t="s">
+        <v>411</v>
+      </c>
+      <c r="U38" t="s">
+        <v>356</v>
+      </c>
+      <c r="V38" t="s">
+        <v>357</v>
+      </c>
+      <c r="W38" t="s">
+        <v>412</v>
+      </c>
+      <c r="X38" t="s">
+        <v>1328</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>1329</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>1330</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>1331</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>1332</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>1254</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>1333</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>1253</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>1334</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>1335</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>1336</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>1185</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>843</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>1337</v>
+      </c>
+      <c r="AM38" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>1256</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>1257</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>1258</v>
+      </c>
+      <c r="AR38" t="s">
+        <v>844</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>1338</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>1260</v>
+      </c>
+      <c r="AU38" t="s">
+        <v>1259</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>888</v>
+      </c>
+      <c r="AW38" t="s">
+        <v>1339</v>
+      </c>
+      <c r="AX38" t="s">
+        <v>1340</v>
+      </c>
+      <c r="AY38" t="s">
+        <v>1341</v>
+      </c>
+      <c r="AZ38" t="s">
+        <v>1342</v>
+      </c>
+      <c r="BA38" t="s">
+        <v>1343</v>
+      </c>
+      <c r="BB38" t="s">
+        <v>1344</v>
+      </c>
+      <c r="BC38" t="s">
+        <v>1345</v>
+      </c>
+      <c r="BD38" t="s">
+        <v>1346</v>
+      </c>
+      <c r="BE38" t="s">
+        <v>1347</v>
+      </c>
+      <c r="BF38" t="s">
+        <v>1348</v>
+      </c>
+      <c r="BG38" t="s">
+        <v>1349</v>
+      </c>
+      <c r="BH38" t="s">
+        <v>1350</v>
+      </c>
+      <c r="BI38" t="s">
+        <v>1351</v>
+      </c>
+      <c r="BJ38" t="s">
+        <v>1352</v>
+      </c>
+      <c r="BK38" t="s">
+        <v>1353</v>
+      </c>
+      <c r="BL38" t="s">
+        <v>1354</v>
+      </c>
+      <c r="BM38" t="s">
+        <v>1355</v>
+      </c>
+      <c r="BN38" t="s">
+        <v>1356</v>
+      </c>
+      <c r="BO38" t="s">
+        <v>1357</v>
+      </c>
+      <c r="BP38" t="s">
+        <v>1358</v>
+      </c>
+      <c r="BQ38" t="s">
+        <v>1359</v>
+      </c>
+      <c r="BR38" t="s">
+        <v>1360</v>
+      </c>
+      <c r="BS38" t="s">
+        <v>1361</v>
+      </c>
+      <c r="BT38" t="s">
+        <v>1362</v>
+      </c>
+      <c r="BU38" t="s">
+        <v>1363</v>
+      </c>
+      <c r="BV38" t="s">
+        <v>1364</v>
+      </c>
+      <c r="BW38" t="s">
+        <v>1365</v>
+      </c>
+      <c r="BX38" t="s">
+        <v>1366</v>
+      </c>
+      <c r="BY38" t="s">
+        <v>1367</v>
+      </c>
+      <c r="BZ38" t="s">
+        <v>1368</v>
+      </c>
+      <c r="CA38" t="s">
+        <v>1369</v>
+      </c>
+      <c r="CB38" t="s">
+        <v>1140</v>
+      </c>
+      <c r="CC38" t="s">
+        <v>1370</v>
+      </c>
+      <c r="CD38" t="s">
+        <v>1371</v>
+      </c>
+      <c r="CE38" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="39" spans="1:102">
+      <c r="A39" t="s">
+        <v>413</v>
+      </c>
+      <c r="B39" t="s">
+        <v>414</v>
+      </c>
+      <c r="C39" t="s">
+        <v>415</v>
+      </c>
+      <c r="D39" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39">
+        <v>1</v>
+      </c>
+      <c r="G39">
+        <v>36534799</v>
+      </c>
+      <c r="H39" t="s">
+        <v>416</v>
+      </c>
+      <c r="I39">
+        <v>2022</v>
+      </c>
+      <c r="J39" t="s">
+        <v>417</v>
+      </c>
+      <c r="K39" t="s">
+        <v>180</v>
+      </c>
+      <c r="L39" t="s">
+        <v>181</v>
+      </c>
+      <c r="M39"/>
+      <c r="N39" t="s">
+        <v>418</v>
+      </c>
+      <c r="O39"/>
+      <c r="P39">
+        <v>52</v>
+      </c>
+      <c r="Q39">
+        <v>119</v>
+      </c>
+      <c r="R39" t="s">
+        <v>184</v>
+      </c>
+      <c r="S39"/>
+      <c r="T39" t="s">
+        <v>419</v>
+      </c>
+      <c r="U39" t="s">
+        <v>420</v>
+      </c>
+      <c r="V39" t="s">
+        <v>421</v>
+      </c>
+      <c r="W39" t="s">
+        <v>422</v>
+      </c>
+      <c r="X39" t="s">
+        <v>1373</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>1374</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>1375</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>1376</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>1377</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>1378</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>954</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>1381</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>1383</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>960</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>925</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>862</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>1384</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:102">
+      <c r="A40" t="s">
+        <v>423</v>
+      </c>
+      <c r="B40" t="s">
+        <v>424</v>
+      </c>
+      <c r="C40" t="s">
+        <v>65</v>
+      </c>
+      <c r="D40" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" t="s">
+        <v>52</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40" t="s">
+        <v>425</v>
+      </c>
+      <c r="I40">
+        <v>2022</v>
+      </c>
+      <c r="J40" t="s">
+        <v>426</v>
+      </c>
+      <c r="K40" t="s">
+        <v>55</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>56</v>
+      </c>
+      <c r="N40" t="s">
+        <v>427</v>
+      </c>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40" t="s">
+        <v>55</v>
+      </c>
+      <c r="S40" t="s">
+        <v>428</v>
+      </c>
+      <c r="T40" t="s">
+        <v>429</v>
+      </c>
+      <c r="U40" t="s">
+        <v>430</v>
+      </c>
+      <c r="V40" t="s">
+        <v>431</v>
+      </c>
+      <c r="W40" t="s">
+        <v>432</v>
+      </c>
+      <c r="X40" t="s">
+        <v>1386</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>1387</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>954</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>883</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>1388</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>1389</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>873</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>877</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>1390</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>880</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>1391</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>1392</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>1393</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>1394</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>862</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>925</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>960</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>1210</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>1395</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="41" spans="1:102">
+      <c r="A41" t="s">
+        <v>433</v>
+      </c>
+      <c r="B41" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" t="s">
+        <v>65</v>
+      </c>
+      <c r="D41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" t="s">
+        <v>52</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41"/>
+      <c r="H41" t="s">
+        <v>434</v>
+      </c>
+      <c r="I41">
+        <v>2022</v>
+      </c>
+      <c r="J41" t="s">
+        <v>435</v>
+      </c>
+      <c r="K41" t="s">
+        <v>55</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>56</v>
+      </c>
+      <c r="N41" t="s">
+        <v>436</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41" t="s">
+        <v>55</v>
+      </c>
+      <c r="S41" t="s">
+        <v>437</v>
+      </c>
+      <c r="T41" t="s">
+        <v>438</v>
+      </c>
+      <c r="U41" t="s">
+        <v>430</v>
+      </c>
+      <c r="V41" t="s">
+        <v>431</v>
+      </c>
+      <c r="W41" t="s">
+        <v>439</v>
+      </c>
+      <c r="X41" t="s">
+        <v>1397</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>1389</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>873</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>883</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>1398</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>1399</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>1400</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>1391</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>1401</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>1402</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>925</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>862</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>1110</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>1395</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>1403</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>1404</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:102">
+      <c r="A42" t="s">
+        <v>440</v>
+      </c>
+      <c r="B42" t="s">
+        <v>307</v>
+      </c>
+      <c r="C42" t="s">
+        <v>308</v>
+      </c>
+      <c r="D42" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42">
+        <v>1</v>
+      </c>
+      <c r="G42">
+        <v>36656174</v>
+      </c>
+      <c r="H42" t="s">
+        <v>441</v>
+      </c>
+      <c r="I42">
+        <v>2023</v>
+      </c>
+      <c r="J42" t="s">
+        <v>442</v>
+      </c>
+      <c r="K42" t="s">
+        <v>443</v>
+      </c>
+      <c r="L42" t="s">
+        <v>444</v>
+      </c>
+      <c r="M42" t="s">
+        <v>445</v>
+      </c>
+      <c r="N42" t="s">
+        <v>446</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42">
+        <v>0</v>
+      </c>
+      <c r="R42" t="s">
+        <v>447</v>
+      </c>
+      <c r="S42"/>
+      <c r="T42" t="s">
+        <v>448</v>
+      </c>
+      <c r="U42" t="s">
+        <v>449</v>
+      </c>
+      <c r="V42" t="s">
+        <v>450</v>
+      </c>
+      <c r="W42" t="s">
+        <v>451</v>
+      </c>
+      <c r="X42" t="s">
+        <v>1405</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>1406</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>1407</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>1408</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>1185</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="43" spans="1:102">
+      <c r="A43" t="s">
+        <v>452</v>
+      </c>
+      <c r="B43" t="s">
+        <v>307</v>
+      </c>
+      <c r="C43" t="s">
+        <v>308</v>
+      </c>
+      <c r="D43" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43">
+        <v>1</v>
+      </c>
+      <c r="G43">
+        <v>36720498</v>
+      </c>
+      <c r="H43" t="s">
+        <v>453</v>
+      </c>
+      <c r="I43">
+        <v>2023</v>
+      </c>
+      <c r="J43" t="s">
+        <v>454</v>
+      </c>
+      <c r="K43" t="s">
+        <v>455</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>456</v>
+      </c>
+      <c r="N43" t="s">
+        <v>457</v>
+      </c>
+      <c r="O43" t="s">
+        <v>458</v>
+      </c>
+      <c r="P43">
+        <v>4</v>
+      </c>
+      <c r="Q43">
+        <v>6</v>
+      </c>
+      <c r="R43" t="s">
+        <v>459</v>
+      </c>
+      <c r="S43"/>
+      <c r="T43" t="s">
+        <v>460</v>
+      </c>
+      <c r="U43" t="s">
+        <v>461</v>
+      </c>
+      <c r="V43" t="s">
+        <v>357</v>
+      </c>
+      <c r="W43" t="s">
+        <v>462</v>
+      </c>
+      <c r="X43" t="s">
+        <v>1411</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>1412</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>1413</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>1414</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>1254</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>1415</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>1335</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>1185</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>1248</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>1416</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>1417</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>1418</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>1419</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>1372</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="44" spans="1:102">
+      <c r="A44" t="s">
+        <v>463</v>
+      </c>
+      <c r="B44" t="s">
+        <v>464</v>
+      </c>
+      <c r="C44" t="s">
+        <v>341</v>
+      </c>
+      <c r="D44" t="s">
+        <v>26</v>
+      </c>
+      <c r="E44" t="s">
+        <v>52</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44"/>
+      <c r="H44" t="s">
+        <v>465</v>
+      </c>
+      <c r="I44">
+        <v>2023</v>
+      </c>
+      <c r="J44" t="s">
+        <v>466</v>
+      </c>
+      <c r="K44" t="s">
+        <v>55</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
+        <v>56</v>
+      </c>
+      <c r="N44" t="s">
+        <v>467</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44" t="s">
+        <v>55</v>
+      </c>
+      <c r="S44" t="s">
+        <v>468</v>
+      </c>
+      <c r="T44" t="s">
+        <v>469</v>
+      </c>
+      <c r="U44" t="s">
+        <v>304</v>
+      </c>
+      <c r="V44" t="s">
+        <v>291</v>
+      </c>
+      <c r="W44" t="s">
+        <v>470</v>
+      </c>
+      <c r="X44" t="s">
+        <v>1421</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>1422</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>1423</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>1424</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>1171</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>1425</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>1426</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>1427</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>1428</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>1429</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>860</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>955</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>921</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>954</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>1430</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>1431</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>1432</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>925</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>862</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>960</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>1283</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>1433</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>864</v>
+      </c>
+      <c r="AX44" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="45" spans="1:102">
+      <c r="A45" t="s">
+        <v>471</v>
+      </c>
+      <c r="B45" t="s">
+        <v>86</v>
+      </c>
+      <c r="C45" t="s">
+        <v>87</v>
+      </c>
+      <c r="D45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" t="s">
+        <v>113</v>
+      </c>
+      <c r="F45">
+        <v>2</v>
+      </c>
+      <c r="G45">
+        <v>37247261</v>
+      </c>
+      <c r="H45" t="s">
+        <v>472</v>
+      </c>
+      <c r="I45">
+        <v>2023</v>
+      </c>
+      <c r="J45" t="s">
+        <v>473</v>
+      </c>
+      <c r="K45" t="s">
+        <v>474</v>
+      </c>
+      <c r="L45" t="s">
+        <v>475</v>
+      </c>
+      <c r="M45" t="s">
+        <v>476</v>
+      </c>
+      <c r="N45" t="s">
+        <v>477</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45">
+        <v>0</v>
+      </c>
+      <c r="R45" t="s">
+        <v>478</v>
+      </c>
+      <c r="S45"/>
+      <c r="T45" t="s">
+        <v>479</v>
+      </c>
+      <c r="U45" t="s">
+        <v>107</v>
+      </c>
+      <c r="V45" t="s">
+        <v>480</v>
+      </c>
+      <c r="W45" t="s">
+        <v>481</v>
+      </c>
+      <c r="X45" t="s">
+        <v>1435</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>1436</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>956</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>921</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>955</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>1437</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>1438</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>925</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>862</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="46" spans="1:102">
+      <c r="A46" t="s">
+        <v>482</v>
+      </c>
+      <c r="B46" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" t="s">
+        <v>65</v>
+      </c>
+      <c r="D46" t="s">
+        <v>75</v>
+      </c>
+      <c r="E46" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46">
+        <v>1</v>
+      </c>
+      <c r="G46">
+        <v>37477166</v>
+      </c>
+      <c r="H46" t="s">
+        <v>483</v>
+      </c>
+      <c r="I46">
+        <v>2023</v>
+      </c>
+      <c r="J46" t="s">
+        <v>484</v>
+      </c>
+      <c r="K46" t="s">
+        <v>42</v>
+      </c>
+      <c r="L46" t="s">
+        <v>43</v>
+      </c>
+      <c r="M46" t="s">
+        <v>485</v>
+      </c>
+      <c r="N46" t="s">
+        <v>486</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46" t="s">
+        <v>45</v>
+      </c>
+      <c r="S46"/>
+      <c r="T46" t="s">
+        <v>438</v>
+      </c>
+      <c r="U46" t="s">
+        <v>430</v>
+      </c>
+      <c r="V46" t="s">
+        <v>431</v>
+      </c>
+      <c r="W46" t="s">
+        <v>487</v>
+      </c>
+      <c r="X46" t="s">
+        <v>1439</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>1440</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>1441</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>1442</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>1443</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>1444</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>1445</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>1446</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>1447</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>1448</v>
+      </c>
+      <c r="AH46" t="s">
+        <v>1449</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>1450</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>873</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>883</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>1398</v>
+      </c>
+      <c r="AM46" t="s">
+        <v>1399</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>1400</v>
+      </c>
+      <c r="AO46" t="s">
+        <v>1391</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>1451</v>
+      </c>
+      <c r="AQ46" t="s">
+        <v>1452</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>925</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>862</v>
+      </c>
+      <c r="AU46" t="s">
+        <v>1110</v>
+      </c>
+      <c r="AV46" t="s">
+        <v>1395</v>
+      </c>
+      <c r="AW46" t="s">
+        <v>1403</v>
+      </c>
+      <c r="AX46" t="s">
+        <v>1404</v>
+      </c>
+      <c r="AY46" t="s">
+        <v>1453</v>
+      </c>
+      <c r="AZ46" t="s">
+        <v>1454</v>
+      </c>
+      <c r="BA46" t="s">
+        <v>1455</v>
+      </c>
+      <c r="BB46" t="s">
+        <v>1456</v>
+      </c>
+      <c r="BC46" t="s">
+        <v>1457</v>
+      </c>
+      <c r="BD46" t="s">
+        <v>1458</v>
+      </c>
+      <c r="BE46" t="s">
+        <v>1459</v>
+      </c>
+      <c r="BF46" t="s">
+        <v>1460</v>
+      </c>
+      <c r="BG46" t="s">
+        <v>1461</v>
+      </c>
+      <c r="BH46" t="s">
+        <v>1462</v>
+      </c>
+      <c r="BI46" t="s">
+        <v>1463</v>
+      </c>
+      <c r="BJ46" t="s">
+        <v>1464</v>
+      </c>
+      <c r="BK46" t="s">
+        <v>1465</v>
+      </c>
+      <c r="BL46" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="47" spans="1:102">
+      <c r="A47" t="s">
+        <v>488</v>
+      </c>
+      <c r="B47" t="s">
+        <v>489</v>
+      </c>
+      <c r="C47" t="s">
+        <v>490</v>
+      </c>
+      <c r="D47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" t="s">
+        <v>27</v>
+      </c>
+      <c r="F47">
+        <v>1</v>
+      </c>
+      <c r="G47">
+        <v>37751741</v>
+      </c>
+      <c r="H47" t="s">
+        <v>491</v>
+      </c>
+      <c r="I47">
+        <v>2023</v>
+      </c>
+      <c r="J47" t="s">
+        <v>492</v>
+      </c>
+      <c r="K47" t="s">
+        <v>493</v>
+      </c>
+      <c r="L47" t="s">
+        <v>494</v>
+      </c>
+      <c r="M47" t="s">
+        <v>495</v>
+      </c>
+      <c r="N47" t="s">
+        <v>496</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47">
+        <v>0</v>
+      </c>
+      <c r="R47" t="s">
+        <v>497</v>
+      </c>
+      <c r="S47"/>
+      <c r="T47" t="s">
+        <v>498</v>
+      </c>
+      <c r="U47" t="s">
+        <v>499</v>
+      </c>
+      <c r="V47" t="s">
+        <v>500</v>
+      </c>
+      <c r="W47" t="s">
+        <v>501</v>
+      </c>
+      <c r="X47" t="s">
+        <v>859</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>1467</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>1468</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>863</v>
+      </c>
+      <c r="AB47" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AC47" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="48" spans="1:102">
+      <c r="A48" t="s">
+        <v>502</v>
+      </c>
+      <c r="B48" t="s">
+        <v>424</v>
+      </c>
+      <c r="C48" t="s">
+        <v>503</v>
+      </c>
+      <c r="D48" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" t="s">
+        <v>27</v>
+      </c>
+      <c r="F48">
+        <v>1</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48" t="s">
+        <v>504</v>
+      </c>
+      <c r="I48">
+        <v>2023</v>
+      </c>
+      <c r="J48" t="s">
+        <v>505</v>
+      </c>
+      <c r="K48" t="s">
+        <v>506</v>
+      </c>
+      <c r="L48" t="s">
+        <v>507</v>
+      </c>
+      <c r="M48"/>
+      <c r="N48" t="s">
+        <v>508</v>
+      </c>
+      <c r="O48">
+        <v>108700</v>
+      </c>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48" t="s">
+        <v>506</v>
+      </c>
+      <c r="S48"/>
+      <c r="T48" t="s">
+        <v>509</v>
+      </c>
+      <c r="U48" t="s">
+        <v>510</v>
+      </c>
+      <c r="V48" t="s">
+        <v>431</v>
+      </c>
+      <c r="W48" t="s">
+        <v>511</v>
+      </c>
+      <c r="X48" t="s">
+        <v>883</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>954</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>1470</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>1471</v>
+      </c>
+      <c r="AB48" t="s">
+        <v>960</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>925</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="49" spans="1:102">
+      <c r="A49" t="s">
+        <v>512</v>
+      </c>
+      <c r="B49" t="s">
+        <v>513</v>
+      </c>
+      <c r="C49" t="s">
+        <v>514</v>
+      </c>
+      <c r="D49" t="s">
+        <v>26</v>
+      </c>
+      <c r="E49" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49">
+        <v>1</v>
+      </c>
+      <c r="G49"/>
+      <c r="H49" t="s">
+        <v>515</v>
+      </c>
+      <c r="I49">
+        <v>2024</v>
+      </c>
+      <c r="J49" t="s">
+        <v>516</v>
+      </c>
+      <c r="K49" t="s">
+        <v>493</v>
+      </c>
+      <c r="L49" t="s">
+        <v>494</v>
+      </c>
+      <c r="M49" t="s">
+        <v>495</v>
+      </c>
+      <c r="N49" t="s">
+        <v>517</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49" t="s">
+        <v>497</v>
+      </c>
+      <c r="S49"/>
+      <c r="T49" t="s">
+        <v>518</v>
+      </c>
+      <c r="U49" t="s">
+        <v>519</v>
+      </c>
+      <c r="V49" t="s">
+        <v>108</v>
+      </c>
+      <c r="W49" t="s">
+        <v>520</v>
+      </c>
+      <c r="X49" t="s">
+        <v>1472</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>1473</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>1474</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>1475</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>1476</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>1477</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>1478</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>1479</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>1480</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>1481</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>1482</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>1483</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>967</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>1484</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>1485</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>956</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>957</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>955</v>
+      </c>
+      <c r="AQ49" t="s">
+        <v>921</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>1486</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>1487</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>960</v>
+      </c>
+      <c r="AU49" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AV49" t="s">
+        <v>925</v>
+      </c>
+      <c r="AW49" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AX49" t="s">
+        <v>862</v>
+      </c>
+      <c r="AY49" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AZ49" t="s">
+        <v>961</v>
+      </c>
+      <c r="BA49" t="s">
+        <v>1488</v>
+      </c>
+      <c r="BB49" t="s">
+        <v>1489</v>
+      </c>
+      <c r="BC49" t="s">
+        <v>1490</v>
+      </c>
+      <c r="BD49" t="s">
+        <v>1491</v>
+      </c>
+      <c r="BE49" t="s">
+        <v>1492</v>
+      </c>
+      <c r="BF49" t="s">
+        <v>1493</v>
+      </c>
+      <c r="BG49" t="s">
+        <v>1494</v>
+      </c>
+      <c r="BH49" t="s">
+        <v>1495</v>
+      </c>
+      <c r="BI49" t="s">
+        <v>1496</v>
+      </c>
+      <c r="BJ49" t="s">
+        <v>1497</v>
+      </c>
+      <c r="BK49" t="s">
+        <v>1498</v>
+      </c>
+      <c r="BL49" t="s">
+        <v>1499</v>
+      </c>
+      <c r="BM49" t="s">
+        <v>1500</v>
+      </c>
+      <c r="BN49" t="s">
+        <v>962</v>
+      </c>
+      <c r="BO49" t="s">
+        <v>1370</v>
+      </c>
+      <c r="BP49" t="s">
+        <v>889</v>
+      </c>
+      <c r="BQ49" t="s">
+        <v>890</v>
+      </c>
+      <c r="BR49" t="s">
+        <v>964</v>
+      </c>
+      <c r="BS49" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="50" spans="1:102">
+      <c r="A50" t="s">
+        <v>521</v>
+      </c>
+      <c r="B50" t="s">
+        <v>464</v>
+      </c>
+      <c r="C50" t="s">
+        <v>341</v>
+      </c>
+      <c r="D50" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" t="s">
+        <v>27</v>
+      </c>
+      <c r="F50">
+        <v>1</v>
+      </c>
+      <c r="G50">
+        <v>38253420</v>
+      </c>
+      <c r="H50" t="s">
+        <v>522</v>
+      </c>
+      <c r="I50">
+        <v>2024</v>
+      </c>
+      <c r="J50" t="s">
+        <v>523</v>
+      </c>
+      <c r="K50" t="s">
+        <v>455</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>456</v>
+      </c>
+      <c r="N50" t="s">
+        <v>524</v>
+      </c>
+      <c r="O50" t="s">
+        <v>525</v>
+      </c>
+      <c r="P50">
+        <v>4</v>
+      </c>
+      <c r="Q50">
+        <v>7</v>
+      </c>
+      <c r="R50" t="s">
+        <v>459</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50" t="s">
+        <v>526</v>
+      </c>
+      <c r="U50" t="s">
+        <v>304</v>
+      </c>
+      <c r="V50" t="s">
+        <v>291</v>
+      </c>
+      <c r="W50" t="s">
+        <v>527</v>
+      </c>
+      <c r="X50" t="s">
+        <v>1502</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>1503</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>1504</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>1505</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>1506</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>1507</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>1508</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>1509</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>1510</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>1511</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>1512</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>1513</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>1514</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>1515</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AN50" t="s">
+        <v>1424</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>1425</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>1427</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>1428</v>
+      </c>
+      <c r="AR50" t="s">
+        <v>860</v>
+      </c>
+      <c r="AS50" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>955</v>
+      </c>
+      <c r="AU50" t="s">
+        <v>921</v>
+      </c>
+      <c r="AV50" t="s">
+        <v>954</v>
+      </c>
+      <c r="AW50" t="s">
+        <v>1516</v>
+      </c>
+      <c r="AX50" t="s">
+        <v>1517</v>
+      </c>
+      <c r="AY50" t="s">
+        <v>1518</v>
+      </c>
+      <c r="AZ50" t="s">
+        <v>862</v>
+      </c>
+      <c r="BA50" t="s">
+        <v>1244</v>
+      </c>
+      <c r="BB50" t="s">
+        <v>925</v>
+      </c>
+      <c r="BC50" t="s">
+        <v>1283</v>
+      </c>
+      <c r="BD50" t="s">
+        <v>1433</v>
+      </c>
+      <c r="BE50" t="s">
+        <v>1519</v>
+      </c>
+      <c r="BF50" t="s">
+        <v>864</v>
+      </c>
+      <c r="BG50" t="s">
+        <v>960</v>
+      </c>
+      <c r="BH50" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="51" spans="1:102">
+      <c r="A51" t="s">
+        <v>528</v>
+      </c>
+      <c r="B51" t="s">
+        <v>414</v>
+      </c>
+      <c r="C51" t="s">
+        <v>529</v>
+      </c>
+      <c r="D51" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" t="s">
+        <v>52</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51" t="s">
+        <v>530</v>
+      </c>
+      <c r="I51">
+        <v>2024</v>
+      </c>
+      <c r="J51" t="s">
+        <v>531</v>
+      </c>
+      <c r="K51" t="s">
+        <v>55</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>56</v>
+      </c>
+      <c r="N51" t="s">
+        <v>532</v>
+      </c>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51" t="s">
+        <v>55</v>
+      </c>
+      <c r="S51" t="s">
+        <v>533</v>
+      </c>
+      <c r="T51" t="s">
+        <v>534</v>
+      </c>
+      <c r="U51" t="s">
+        <v>535</v>
+      </c>
+      <c r="V51" t="s">
+        <v>291</v>
+      </c>
+      <c r="W51" t="s">
+        <v>536</v>
+      </c>
+      <c r="X51" t="s">
+        <v>1521</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>1522</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>1523</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AB51" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AC51" t="s">
+        <v>1524</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>954</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>1525</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>1526</v>
+      </c>
+      <c r="AH51" t="s">
+        <v>1527</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>925</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>960</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>862</v>
+      </c>
+      <c r="AM51" t="s">
+        <v>1528</v>
+      </c>
+      <c r="AN51" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AO51" t="s">
+        <v>1529</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>989</v>
+      </c>
+      <c r="AQ51" t="s">
+        <v>992</v>
+      </c>
+      <c r="AR51" t="s">
+        <v>988</v>
+      </c>
+      <c r="AS51" t="s">
+        <v>1530</v>
+      </c>
+      <c r="AT51" t="s">
+        <v>1531</v>
+      </c>
+      <c r="AU51" t="s">
+        <v>1532</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>1533</v>
+      </c>
+      <c r="AW51" t="s">
+        <v>1534</v>
+      </c>
+      <c r="AX51" t="s">
+        <v>1535</v>
+      </c>
+      <c r="AY51" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="52" spans="1:102">
+      <c r="A52" t="s">
+        <v>537</v>
+      </c>
+      <c r="B52" t="s">
+        <v>538</v>
+      </c>
+      <c r="C52" t="s">
+        <v>539</v>
+      </c>
+      <c r="D52" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52">
+        <v>1</v>
+      </c>
+      <c r="G52">
+        <v>38393949</v>
+      </c>
+      <c r="H52" t="s">
+        <v>540</v>
+      </c>
+      <c r="I52">
+        <v>2024</v>
+      </c>
+      <c r="J52" t="s">
+        <v>541</v>
+      </c>
+      <c r="K52" t="s">
+        <v>542</v>
+      </c>
+      <c r="L52" t="s">
+        <v>543</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52" t="s">
+        <v>544</v>
+      </c>
+      <c r="O52">
+        <v>113772</v>
+      </c>
+      <c r="P52">
+        <v>3</v>
+      </c>
+      <c r="Q52">
+        <v>43</v>
+      </c>
+      <c r="R52" t="s">
+        <v>545</v>
+      </c>
+      <c r="S52"/>
+      <c r="T52" t="s">
+        <v>546</v>
+      </c>
+      <c r="U52" t="s">
+        <v>547</v>
+      </c>
+      <c r="V52" t="s">
+        <v>548</v>
+      </c>
+      <c r="W52" t="s">
+        <v>549</v>
+      </c>
+      <c r="X52" t="s">
+        <v>1537</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>1241</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>961</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>1538</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>1539</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="53" spans="1:102">
+      <c r="A53" t="s">
+        <v>550</v>
+      </c>
+      <c r="B53" t="s">
+        <v>538</v>
+      </c>
+      <c r="C53" t="s">
+        <v>539</v>
+      </c>
+      <c r="D53" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" t="s">
+        <v>52</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53" t="s">
+        <v>551</v>
+      </c>
+      <c r="I53">
+        <v>2024</v>
+      </c>
+      <c r="J53" t="s">
+        <v>552</v>
+      </c>
+      <c r="K53" t="s">
+        <v>55</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>56</v>
+      </c>
+      <c r="N53" t="s">
+        <v>553</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53" t="s">
+        <v>55</v>
+      </c>
+      <c r="S53" t="s">
+        <v>554</v>
+      </c>
+      <c r="T53" t="s">
+        <v>555</v>
+      </c>
+      <c r="U53" t="s">
+        <v>556</v>
+      </c>
+      <c r="V53" t="s">
+        <v>557</v>
+      </c>
+      <c r="W53" t="s">
+        <v>558</v>
+      </c>
+      <c r="X53" t="s">
+        <v>1537</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>1241</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>1540</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>961</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>844</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>1245</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>1541</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="54" spans="1:102">
+      <c r="A54" t="s">
+        <v>559</v>
+      </c>
+      <c r="B54" t="s">
+        <v>424</v>
+      </c>
+      <c r="C54" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54">
+        <v>1</v>
+      </c>
+      <c r="G54">
+        <v>37635868</v>
+      </c>
+      <c r="H54" t="s">
+        <v>560</v>
+      </c>
+      <c r="I54">
+        <v>2023</v>
+      </c>
+      <c r="J54" t="s">
+        <v>426</v>
+      </c>
+      <c r="K54" t="s">
+        <v>561</v>
+      </c>
+      <c r="L54" t="s">
+        <v>562</v>
+      </c>
+      <c r="M54" t="s">
+        <v>562</v>
+      </c>
+      <c r="N54" t="s">
+        <v>563</v>
+      </c>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54">
+        <v>11</v>
+      </c>
+      <c r="R54" t="s">
+        <v>564</v>
+      </c>
+      <c r="S54"/>
+      <c r="T54" t="s">
+        <v>429</v>
+      </c>
+      <c r="U54" t="s">
+        <v>430</v>
+      </c>
+      <c r="V54" t="s">
+        <v>431</v>
+      </c>
+      <c r="W54" t="s">
+        <v>565</v>
+      </c>
+      <c r="X54" t="s">
+        <v>1542</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>1543</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>1544</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>1389</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>873</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>877</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>1387</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>954</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>883</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>1388</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>1390</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>880</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>1391</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>1545</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>1546</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>1547</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>960</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>925</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>1210</v>
+      </c>
+      <c r="AR54" t="s">
+        <v>862</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>1395</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>1548</v>
+      </c>
+      <c r="AU54" t="s">
+        <v>891</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>888</v>
+      </c>
+      <c r="AW54" t="s">
+        <v>1533</v>
+      </c>
+      <c r="AX54" t="s">
+        <v>894</v>
+      </c>
+      <c r="AY54" t="s">
+        <v>1549</v>
+      </c>
+      <c r="AZ54" t="s">
+        <v>931</v>
+      </c>
+      <c r="BA54" t="s">
+        <v>1216</v>
+      </c>
+      <c r="BB54" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="55" spans="1:102">
+      <c r="A55" t="s">
+        <v>566</v>
+      </c>
+      <c r="B55" t="s">
+        <v>111</v>
+      </c>
+      <c r="C55" t="s">
+        <v>112</v>
+      </c>
+      <c r="D55" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" t="s">
+        <v>27</v>
+      </c>
+      <c r="F55">
+        <v>1</v>
+      </c>
+      <c r="G55">
+        <v>38428434</v>
+      </c>
+      <c r="H55" t="s">
+        <v>567</v>
+      </c>
+      <c r="I55">
+        <v>2024</v>
+      </c>
+      <c r="J55" t="s">
+        <v>568</v>
+      </c>
+      <c r="K55" t="s">
+        <v>493</v>
+      </c>
+      <c r="L55" t="s">
+        <v>494</v>
+      </c>
+      <c r="M55" t="s">
+        <v>495</v>
+      </c>
+      <c r="N55" t="s">
+        <v>569</v>
+      </c>
+      <c r="O55"/>
+      <c r="P55"/>
+      <c r="Q55"/>
+      <c r="R55" t="s">
+        <v>497</v>
+      </c>
+      <c r="S55"/>
+      <c r="T55" t="s">
+        <v>570</v>
+      </c>
+      <c r="U55" t="s">
+        <v>571</v>
+      </c>
+      <c r="V55" t="s">
+        <v>136</v>
+      </c>
+      <c r="W55" t="s">
+        <v>572</v>
+      </c>
+      <c r="X55" t="s">
+        <v>1551</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>1552</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>1553</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>1554</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>1555</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>1556</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>1557</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>1558</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>1559</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>1560</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>1561</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>1562</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>1563</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>967</v>
+      </c>
+      <c r="AL55" t="s">
+        <v>1564</v>
+      </c>
+      <c r="AM55" t="s">
+        <v>1565</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>1566</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>925</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AQ55" t="s">
+        <v>862</v>
+      </c>
+      <c r="AR55" t="s">
+        <v>1567</v>
+      </c>
+      <c r="AS55" t="s">
+        <v>1568</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>1569</v>
+      </c>
+      <c r="AU55" t="s">
+        <v>990</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>930</v>
+      </c>
+      <c r="AW55" t="s">
+        <v>993</v>
+      </c>
+      <c r="AX55" t="s">
+        <v>984</v>
+      </c>
+      <c r="AY55" t="s">
+        <v>989</v>
+      </c>
+      <c r="AZ55" t="s">
+        <v>987</v>
+      </c>
+      <c r="BA55" t="s">
+        <v>985</v>
+      </c>
+      <c r="BB55" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="56" spans="1:102">
+      <c r="A56" t="s">
+        <v>573</v>
+      </c>
+      <c r="B56" t="s">
+        <v>111</v>
+      </c>
+      <c r="C56" t="s">
+        <v>112</v>
+      </c>
+      <c r="D56" t="s">
+        <v>26</v>
+      </c>
+      <c r="E56" t="s">
+        <v>27</v>
+      </c>
+      <c r="F56">
+        <v>1</v>
+      </c>
+      <c r="G56">
+        <v>36271951</v>
+      </c>
+      <c r="H56" t="s">
+        <v>574</v>
+      </c>
+      <c r="I56">
+        <v>2022</v>
+      </c>
+      <c r="J56" t="s">
+        <v>575</v>
+      </c>
+      <c r="K56" t="s">
+        <v>255</v>
+      </c>
+      <c r="L56" t="s">
+        <v>256</v>
+      </c>
+      <c r="M56" t="s">
+        <v>576</v>
+      </c>
+      <c r="N56" t="s">
+        <v>577</v>
+      </c>
+      <c r="O56"/>
+      <c r="P56">
+        <v>11</v>
+      </c>
+      <c r="Q56">
+        <v>79</v>
+      </c>
+      <c r="R56" t="s">
+        <v>259</v>
+      </c>
+      <c r="S56"/>
+      <c r="T56" t="s">
+        <v>578</v>
+      </c>
+      <c r="U56" t="s">
+        <v>579</v>
+      </c>
+      <c r="V56" t="s">
+        <v>580</v>
+      </c>
+      <c r="W56" t="s">
+        <v>581</v>
+      </c>
+      <c r="X56" t="s">
+        <v>1570</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>1571</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>1572</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>1573</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>1574</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>1575</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>1576</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>967</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>1577</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>1578</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>1579</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>1580</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>1581</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>1396</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>925</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>862</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>1582</v>
+      </c>
+      <c r="AQ56" t="s">
+        <v>1216</v>
+      </c>
+      <c r="AR56" t="s">
+        <v>1583</v>
+      </c>
+      <c r="AS56" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="57" spans="1:102">
+      <c r="A57" t="s">
+        <v>582</v>
+      </c>
+      <c r="B57" t="s">
+        <v>111</v>
+      </c>
+      <c r="C57" t="s">
+        <v>112</v>
+      </c>
+      <c r="D57" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" t="s">
+        <v>583</v>
+      </c>
+      <c r="F57">
+        <v>2</v>
+      </c>
+      <c r="G57">
+        <v>36627535</v>
+      </c>
+      <c r="H57" t="s">
+        <v>584</v>
+      </c>
+      <c r="I57">
+        <v>2023</v>
+      </c>
+      <c r="J57" t="s">
+        <v>585</v>
+      </c>
+      <c r="K57" t="s">
+        <v>255</v>
+      </c>
+      <c r="L57" t="s">
+        <v>256</v>
+      </c>
+      <c r="M57" t="s">
+        <v>576</v>
+      </c>
+      <c r="N57" t="s">
+        <v>586</v>
+      </c>
+      <c r="O57"/>
+      <c r="P57">
+        <v>1</v>
+      </c>
+      <c r="Q57">
+        <v>80</v>
+      </c>
+      <c r="R57" t="s">
+        <v>259</v>
+      </c>
+      <c r="S57"/>
+      <c r="T57" t="s">
+        <v>578</v>
+      </c>
+      <c r="U57" t="s">
+        <v>579</v>
+      </c>
+      <c r="V57" t="s">
+        <v>580</v>
+      </c>
+      <c r="W57" t="s">
+        <v>587</v>
+      </c>
+      <c r="X57" t="s">
+        <v>967</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>1584</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>1585</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>1396</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>925</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="58" spans="1:102">
+      <c r="A58" t="s">
+        <v>588</v>
+      </c>
+      <c r="B58" t="s">
+        <v>111</v>
+      </c>
+      <c r="C58" t="s">
+        <v>112</v>
+      </c>
+      <c r="D58" t="s">
+        <v>75</v>
+      </c>
+      <c r="E58" t="s">
+        <v>589</v>
+      </c>
+      <c r="F58">
+        <v>2</v>
+      </c>
+      <c r="G58">
+        <v>37166633</v>
+      </c>
+      <c r="H58" t="s">
+        <v>590</v>
+      </c>
+      <c r="I58">
+        <v>2023</v>
+      </c>
+      <c r="J58" t="s">
+        <v>591</v>
+      </c>
+      <c r="K58" t="s">
+        <v>592</v>
+      </c>
+      <c r="L58" t="s">
+        <v>593</v>
+      </c>
+      <c r="M58" t="s">
+        <v>594</v>
+      </c>
+      <c r="N58" t="s">
+        <v>595</v>
+      </c>
+      <c r="O58" t="s">
+        <v>596</v>
+      </c>
+      <c r="P58"/>
+      <c r="Q58">
+        <v>0</v>
+      </c>
+      <c r="R58" t="s">
+        <v>597</v>
+      </c>
+      <c r="S58"/>
+      <c r="T58" t="s">
+        <v>136</v>
+      </c>
+      <c r="U58" t="s">
+        <v>136</v>
+      </c>
+      <c r="V58" t="s">
+        <v>136</v>
+      </c>
+      <c r="W58" t="s">
+        <v>598</v>
+      </c>
+      <c r="X58" t="s">
+        <v>967</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>1586</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>1587</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AB58" t="s">
+        <v>925</v>
+      </c>
+      <c r="AC58" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="59" spans="1:102">
+      <c r="A59" t="s">
+        <v>599</v>
+      </c>
+      <c r="B59" t="s">
+        <v>111</v>
+      </c>
+      <c r="C59" t="s">
+        <v>112</v>
+      </c>
+      <c r="D59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59">
+        <v>0</v>
+      </c>
+      <c r="G59"/>
+      <c r="H59" t="s">
+        <v>600</v>
+      </c>
+      <c r="I59">
+        <v>2024</v>
+      </c>
+      <c r="J59" t="s">
+        <v>601</v>
+      </c>
+      <c r="K59" t="s">
+        <v>55</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59" t="s">
+        <v>56</v>
+      </c>
+      <c r="N59" t="s">
+        <v>602</v>
+      </c>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59" t="s">
+        <v>55</v>
+      </c>
+      <c r="S59" t="s">
+        <v>603</v>
+      </c>
+      <c r="T59" t="s">
+        <v>604</v>
+      </c>
+      <c r="U59" t="s">
+        <v>135</v>
+      </c>
+      <c r="V59" t="s">
+        <v>605</v>
+      </c>
+      <c r="W59" t="s">
+        <v>606</v>
+      </c>
+      <c r="X59" t="s">
+        <v>1588</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>1589</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>1590</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>1591</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>967</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>1592</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>1593</v>
+      </c>
+      <c r="AF59" t="s">
+        <v>1594</v>
+      </c>
+      <c r="AG59" t="s">
+        <v>1595</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>862</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="60" spans="1:102">
+      <c r="A60" t="s">
+        <v>607</v>
+      </c>
+      <c r="B60" t="s">
+        <v>111</v>
+      </c>
+      <c r="C60" t="s">
+        <v>112</v>
+      </c>
+      <c r="D60" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" t="s">
+        <v>113</v>
+      </c>
+      <c r="F60">
+        <v>1</v>
+      </c>
+      <c r="G60">
+        <v>38779769</v>
+      </c>
+      <c r="H60" t="s">
+        <v>608</v>
+      </c>
+      <c r="I60">
+        <v>2024</v>
+      </c>
+      <c r="J60" t="s">
+        <v>609</v>
+      </c>
+      <c r="K60" t="s">
+        <v>610</v>
+      </c>
+      <c r="L60" t="s">
+        <v>611</v>
+      </c>
+      <c r="M60" t="s">
+        <v>612</v>
+      </c>
+      <c r="N60" t="s">
+        <v>613</v>
+      </c>
+      <c r="O60" t="s">
+        <v>614</v>
+      </c>
+      <c r="P60" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q60">
+        <v>33</v>
+      </c>
+      <c r="R60" t="s">
+        <v>616</v>
+      </c>
+      <c r="S60"/>
+      <c r="T60" t="s">
+        <v>617</v>
+      </c>
+      <c r="U60" t="s">
+        <v>618</v>
+      </c>
+      <c r="V60" t="s">
+        <v>136</v>
+      </c>
+      <c r="W60" t="s">
+        <v>619</v>
+      </c>
+      <c r="X60" t="s">
+        <v>1596</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>1597</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>1598</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>1599</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>967</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>1600</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>1601</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>1602</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>925</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="61" spans="1:102">
+      <c r="A61" t="s">
+        <v>620</v>
+      </c>
+      <c r="B61" t="s">
+        <v>282</v>
+      </c>
+      <c r="C61" t="s">
+        <v>87</v>
+      </c>
+      <c r="D61" t="s">
+        <v>75</v>
+      </c>
+      <c r="E61" t="s">
+        <v>589</v>
+      </c>
+      <c r="F61">
+        <v>2</v>
+      </c>
+      <c r="G61"/>
+      <c r="H61" t="s">
+        <v>621</v>
+      </c>
+      <c r="I61">
+        <v>2024</v>
+      </c>
+      <c r="J61" t="s">
+        <v>622</v>
+      </c>
+      <c r="K61" t="s">
+        <v>623</v>
+      </c>
+      <c r="L61" t="s">
+        <v>624</v>
+      </c>
+      <c r="M61"/>
+      <c r="N61" t="s">
+        <v>625</v>
+      </c>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61">
+        <v>0</v>
+      </c>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61" t="s">
+        <v>626</v>
+      </c>
+      <c r="U61" t="s">
+        <v>627</v>
+      </c>
+      <c r="V61" t="s">
+        <v>291</v>
+      </c>
+      <c r="W61" t="s">
+        <v>628</v>
+      </c>
+      <c r="X61" t="s">
+        <v>954</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>1603</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>960</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="62" spans="1:102">
+      <c r="A62" t="s">
+        <v>629</v>
+      </c>
+      <c r="B62" t="s">
+        <v>111</v>
+      </c>
+      <c r="C62" t="s">
+        <v>112</v>
+      </c>
+      <c r="D62" t="s">
+        <v>26</v>
+      </c>
+      <c r="E62" t="s">
+        <v>52</v>
+      </c>
+      <c r="F62">
+        <v>0</v>
+      </c>
+      <c r="G62"/>
+      <c r="H62" t="s">
+        <v>630</v>
+      </c>
+      <c r="I62">
+        <v>2024</v>
+      </c>
+      <c r="J62" t="s">
+        <v>631</v>
+      </c>
+      <c r="K62" t="s">
+        <v>55</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
+        <v>56</v>
+      </c>
+      <c r="N62" t="s">
+        <v>632</v>
+      </c>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62" t="s">
+        <v>55</v>
+      </c>
+      <c r="S62" t="s">
+        <v>633</v>
+      </c>
+      <c r="T62" t="s">
+        <v>634</v>
+      </c>
+      <c r="U62" t="s">
+        <v>635</v>
+      </c>
+      <c r="V62" t="s">
+        <v>636</v>
+      </c>
+      <c r="W62" t="s">
+        <v>637</v>
+      </c>
+      <c r="X62" t="s">
+        <v>1604</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>1605</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>1606</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>1607</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>1608</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>967</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>1609</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>1610</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>1597</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>1611</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>1612</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>1613</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>1614</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>1615</v>
+      </c>
+      <c r="AM62" t="s">
+        <v>1616</v>
+      </c>
+      <c r="AN62" t="s">
+        <v>925</v>
+      </c>
+      <c r="AO62" t="s">
+        <v>862</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>1617</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>1618</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>1619</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>1620</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>1621</v>
+      </c>
+      <c r="AU62" t="s">
+        <v>1622</v>
+      </c>
+      <c r="AV62" t="s">
+        <v>1623</v>
+      </c>
+      <c r="AW62" t="s">
+        <v>1624</v>
+      </c>
+      <c r="AX62" t="s">
+        <v>1625</v>
+      </c>
+      <c r="AY62" t="s">
+        <v>1626</v>
+      </c>
+      <c r="AZ62" t="s">
+        <v>1627</v>
+      </c>
+      <c r="BA62" t="s">
+        <v>1628</v>
+      </c>
+      <c r="BB62" t="s">
+        <v>1629</v>
+      </c>
+      <c r="BC62" t="s">
+        <v>1630</v>
+      </c>
+      <c r="BD62" t="s">
+        <v>1631</v>
+      </c>
+      <c r="BE62" t="s">
+        <v>1632</v>
+      </c>
+      <c r="BF62" t="s">
+        <v>1633</v>
+      </c>
+      <c r="BG62" t="s">
+        <v>1634</v>
+      </c>
+      <c r="BH62" t="s">
+        <v>1635</v>
+      </c>
+      <c r="BI62" t="s">
+        <v>1636</v>
+      </c>
+      <c r="BJ62" t="s">
+        <v>1637</v>
+      </c>
+      <c r="BK62" t="s">
+        <v>1638</v>
+      </c>
+      <c r="BL62" t="s">
+        <v>1639</v>
+      </c>
+      <c r="BM62" t="s">
+        <v>1640</v>
+      </c>
+      <c r="BN62" t="s">
+        <v>1641</v>
+      </c>
+      <c r="BO62" t="s">
+        <v>1642</v>
+      </c>
+      <c r="BP62" t="s">
+        <v>1643</v>
+      </c>
+      <c r="BQ62" t="s">
+        <v>1644</v>
+      </c>
+      <c r="BR62" t="s">
+        <v>1645</v>
+      </c>
+      <c r="BS62" t="s">
+        <v>1646</v>
+      </c>
+      <c r="BT62" t="s">
+        <v>1647</v>
+      </c>
+      <c r="BU62" t="s">
+        <v>1648</v>
+      </c>
+      <c r="BV62" t="s">
+        <v>1649</v>
+      </c>
+      <c r="BW62" t="s">
+        <v>1650</v>
+      </c>
+      <c r="BX62" t="s">
+        <v>1651</v>
+      </c>
+      <c r="BY62" t="s">
+        <v>1652</v>
+      </c>
+      <c r="BZ62" t="s">
+        <v>1653</v>
+      </c>
+      <c r="CA62" t="s">
+        <v>1654</v>
+      </c>
+      <c r="CB62" t="s">
+        <v>888</v>
+      </c>
+      <c r="CC62" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="63" spans="1:102">
+      <c r="A63" t="s">
+        <v>638</v>
+      </c>
+      <c r="B63" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63"/>
+      <c r="D63" t="s">
+        <v>26</v>
+      </c>
+      <c r="E63" t="s">
+        <v>52</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63"/>
+      <c r="H63" t="s">
+        <v>639</v>
+      </c>
+      <c r="I63">
+        <v>2024</v>
+      </c>
+      <c r="J63" t="s">
+        <v>640</v>
+      </c>
+      <c r="K63" t="s">
+        <v>55</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63" t="s">
+        <v>56</v>
+      </c>
+      <c r="N63" t="s">
+        <v>641</v>
+      </c>
+      <c r="O63"/>
+      <c r="P63"/>
+      <c r="Q63"/>
+      <c r="R63" t="s">
+        <v>55</v>
+      </c>
+      <c r="S63" t="s">
+        <v>642</v>
+      </c>
+      <c r="T63" t="s">
+        <v>643</v>
+      </c>
+      <c r="U63" t="s">
+        <v>644</v>
+      </c>
+      <c r="V63" t="s">
+        <v>136</v>
+      </c>
+      <c r="W63" t="s">
+        <v>645</v>
+      </c>
+      <c r="X63" t="s">
+        <v>967</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>1655</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>1656</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>1657</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>1658</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>925</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="64" spans="1:102">
+      <c r="A64" t="s">
+        <v>646</v>
+      </c>
+      <c r="B64" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64"/>
+      <c r="D64" t="s">
+        <v>26</v>
+      </c>
+      <c r="E64" t="s">
+        <v>27</v>
+      </c>
+      <c r="F64">
+        <v>1</v>
+      </c>
+      <c r="G64"/>
+      <c r="H64" t="s">
+        <v>647</v>
+      </c>
+      <c r="I64">
+        <v>2024</v>
+      </c>
+      <c r="J64" t="s">
+        <v>648</v>
+      </c>
+      <c r="K64" t="s">
+        <v>649</v>
+      </c>
+      <c r="L64" t="s">
+        <v>650</v>
+      </c>
+      <c r="M64"/>
+      <c r="N64" t="s">
+        <v>651</v>
+      </c>
+      <c r="O64"/>
+      <c r="P64"/>
+      <c r="Q64"/>
+      <c r="R64" t="s">
+        <v>652</v>
+      </c>
+      <c r="S64"/>
+      <c r="T64" t="s">
+        <v>653</v>
+      </c>
+      <c r="U64" t="s">
+        <v>654</v>
+      </c>
+      <c r="V64" t="s">
+        <v>72</v>
+      </c>
+      <c r="W64" t="s">
+        <v>655</v>
+      </c>
+      <c r="X64" t="s">
+        <v>1659</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>879</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>1660</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>873</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>883</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>1661</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>925</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="65" spans="1:102">
+      <c r="A65" t="s">
+        <v>656</v>
+      </c>
+      <c r="B65" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65" t="s">
+        <v>112</v>
+      </c>
+      <c r="D65" t="s">
+        <v>26</v>
+      </c>
+      <c r="E65" t="s">
+        <v>27</v>
+      </c>
+      <c r="F65">
+        <v>1</v>
+      </c>
+      <c r="G65">
+        <v>39747487</v>
+      </c>
+      <c r="H65" t="s">
+        <v>657</v>
+      </c>
+      <c r="I65">
+        <v>2025</v>
+      </c>
+      <c r="J65" t="s">
+        <v>658</v>
+      </c>
+      <c r="K65" t="s">
+        <v>129</v>
+      </c>
+      <c r="L65" t="s">
+        <v>130</v>
+      </c>
+      <c r="M65" t="s">
+        <v>659</v>
+      </c>
+      <c r="N65" t="s">
+        <v>660</v>
+      </c>
+      <c r="O65"/>
+      <c r="P65"/>
+      <c r="Q65">
+        <v>0</v>
+      </c>
+      <c r="R65" t="s">
+        <v>133</v>
+      </c>
+      <c r="S65"/>
+      <c r="T65" t="s">
+        <v>661</v>
+      </c>
+      <c r="U65" t="s">
+        <v>135</v>
+      </c>
+      <c r="V65" t="s">
+        <v>136</v>
+      </c>
+      <c r="W65" t="s">
+        <v>662</v>
+      </c>
+      <c r="X65" t="s">
+        <v>1662</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>1663</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>1664</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>1665</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>1666</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>1667</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>1668</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>1669</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>1670</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>1590</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>1591</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>967</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>1671</v>
+      </c>
+      <c r="AL65" t="s">
+        <v>1672</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>1673</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>1674</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>1675</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>1676</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>983</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>1677</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>1678</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>1679</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AV65" t="s">
+        <v>925</v>
+      </c>
+      <c r="AW65" t="s">
+        <v>862</v>
+      </c>
+      <c r="AX65" t="s">
+        <v>1680</v>
+      </c>
+      <c r="AY65" t="s">
+        <v>1681</v>
+      </c>
+      <c r="AZ65" t="s">
+        <v>987</v>
+      </c>
+      <c r="BA65" t="s">
+        <v>992</v>
+      </c>
+      <c r="BB65" t="s">
+        <v>988</v>
+      </c>
+      <c r="BC65" t="s">
+        <v>993</v>
+      </c>
+      <c r="BD65" t="s">
+        <v>984</v>
+      </c>
+      <c r="BE65" t="s">
+        <v>989</v>
+      </c>
+      <c r="BF65" t="s">
+        <v>990</v>
+      </c>
+      <c r="BG65" t="s">
+        <v>889</v>
+      </c>
+      <c r="BH65" t="s">
+        <v>1652</v>
+      </c>
+      <c r="BI65" t="s">
+        <v>1653</v>
+      </c>
+      <c r="BJ65" t="s">
+        <v>1682</v>
+      </c>
+      <c r="BK65" t="s">
+        <v>1683</v>
+      </c>
+      <c r="BL65" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="66" spans="1:102">
+      <c r="A66" t="s">
+        <v>663</v>
+      </c>
+      <c r="B66" t="s">
+        <v>664</v>
+      </c>
+      <c r="C66" t="s">
+        <v>87</v>
+      </c>
+      <c r="D66" t="s">
+        <v>26</v>
+      </c>
+      <c r="E66" t="s">
+        <v>52</v>
+      </c>
+      <c r="F66">
+        <v>0</v>
+      </c>
+      <c r="G66"/>
+      <c r="H66" t="s">
+        <v>665</v>
+      </c>
+      <c r="I66">
+        <v>2025</v>
+      </c>
+      <c r="J66" t="s">
+        <v>666</v>
+      </c>
+      <c r="K66" t="s">
+        <v>55</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66" t="s">
+        <v>56</v>
+      </c>
+      <c r="N66" t="s">
+        <v>667</v>
+      </c>
+      <c r="O66"/>
+      <c r="P66"/>
+      <c r="Q66"/>
+      <c r="R66" t="s">
+        <v>55</v>
+      </c>
+      <c r="S66" t="s">
+        <v>668</v>
+      </c>
+      <c r="T66" t="s">
+        <v>669</v>
+      </c>
+      <c r="U66" t="s">
+        <v>670</v>
+      </c>
+      <c r="V66" t="s">
+        <v>291</v>
+      </c>
+      <c r="W66" t="s">
+        <v>671</v>
+      </c>
+      <c r="X66" t="s">
+        <v>921</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>954</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>1685</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>1686</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>1687</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>1688</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>960</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>925</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="67" spans="1:102">
+      <c r="A67" t="s">
+        <v>672</v>
+      </c>
+      <c r="B67" t="s">
+        <v>198</v>
+      </c>
+      <c r="C67" t="s">
+        <v>199</v>
+      </c>
+      <c r="D67" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F67">
+        <v>0</v>
+      </c>
+      <c r="G67"/>
+      <c r="H67" t="s">
+        <v>673</v>
+      </c>
+      <c r="I67">
+        <v>2025</v>
+      </c>
+      <c r="J67" t="s">
+        <v>674</v>
+      </c>
+      <c r="K67" t="s">
+        <v>55</v>
+      </c>
+      <c r="L67"/>
+      <c r="M67" t="s">
+        <v>56</v>
+      </c>
+      <c r="N67" t="s">
+        <v>675</v>
+      </c>
+      <c r="O67"/>
+      <c r="P67"/>
+      <c r="Q67"/>
+      <c r="R67" t="s">
+        <v>55</v>
+      </c>
+      <c r="S67" t="s">
+        <v>676</v>
+      </c>
+      <c r="T67" t="s">
+        <v>677</v>
+      </c>
+      <c r="U67" t="s">
+        <v>678</v>
+      </c>
+      <c r="V67" t="s">
+        <v>679</v>
+      </c>
+      <c r="W67" t="s">
+        <v>680</v>
+      </c>
+      <c r="X67" t="s">
+        <v>860</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>1689</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>1690</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>864</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>1691</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="68" spans="1:102">
+      <c r="A68" t="s">
+        <v>681</v>
+      </c>
+      <c r="B68" t="s">
+        <v>295</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68" t="s">
+        <v>26</v>
+      </c>
+      <c r="E68" t="s">
+        <v>27</v>
+      </c>
+      <c r="F68">
+        <v>1</v>
+      </c>
+      <c r="G68">
+        <v>39134548</v>
+      </c>
+      <c r="H68" t="s">
+        <v>682</v>
+      </c>
+      <c r="I68">
+        <v>2024</v>
+      </c>
+      <c r="J68" t="s">
+        <v>683</v>
+      </c>
+      <c r="K68" t="s">
+        <v>214</v>
+      </c>
+      <c r="L68" t="s">
+        <v>215</v>
+      </c>
+      <c r="M68" t="s">
+        <v>215</v>
+      </c>
+      <c r="N68" t="s">
+        <v>684</v>
+      </c>
+      <c r="O68"/>
+      <c r="P68">
+        <v>1</v>
+      </c>
+      <c r="Q68">
+        <v>15</v>
+      </c>
+      <c r="R68" t="s">
+        <v>217</v>
+      </c>
+      <c r="S68"/>
+      <c r="T68" t="s">
+        <v>685</v>
+      </c>
+      <c r="U68" t="s">
+        <v>686</v>
+      </c>
+      <c r="V68" t="s">
+        <v>108</v>
+      </c>
+      <c r="W68" t="s">
+        <v>687</v>
+      </c>
+      <c r="X68" t="s">
+        <v>921</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>883</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>954</v>
+      </c>
+      <c r="AB68" t="s">
+        <v>1693</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>1694</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>1695</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>1469</v>
+      </c>
+      <c r="AF68" t="s">
+        <v>1690</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>960</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>1277</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>1110</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>864</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>863</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AM68" t="s">
+        <v>925</v>
+      </c>
+      <c r="AN68" t="s">
+        <v>1281</v>
+      </c>
+      <c r="AO68" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="69" spans="1:102">
+      <c r="A69" t="s">
+        <v>688</v>
+      </c>
+      <c r="B69" t="s">
+        <v>111</v>
+      </c>
+      <c r="C69" t="s">
+        <v>112</v>
+      </c>
+      <c r="D69" t="s">
+        <v>26</v>
+      </c>
+      <c r="E69" t="s">
+        <v>113</v>
+      </c>
+      <c r="F69">
+        <v>2</v>
+      </c>
+      <c r="G69">
+        <v>40011163</v>
+      </c>
+      <c r="H69" t="s">
+        <v>689</v>
+      </c>
+      <c r="I69">
+        <v>2025</v>
+      </c>
+      <c r="J69" t="s">
+        <v>690</v>
+      </c>
+      <c r="K69" t="s">
+        <v>691</v>
+      </c>
+      <c r="L69" t="s">
+        <v>692</v>
+      </c>
+      <c r="M69"/>
+      <c r="N69" t="s">
+        <v>693</v>
+      </c>
+      <c r="O69"/>
+      <c r="P69"/>
+      <c r="Q69">
+        <v>0</v>
+      </c>
+      <c r="R69" t="s">
+        <v>694</v>
+      </c>
+      <c r="S69"/>
+      <c r="T69" t="s">
+        <v>695</v>
+      </c>
+      <c r="U69" t="s">
+        <v>696</v>
+      </c>
+      <c r="V69" t="s">
+        <v>697</v>
+      </c>
+      <c r="W69" t="s">
+        <v>698</v>
+      </c>
+      <c r="X69" t="s">
+        <v>967</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>1696</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>1697</v>
+      </c>
+      <c r="AA69" t="s">
+        <v>1567</v>
+      </c>
+      <c r="AB69" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AC69" t="s">
+        <v>925</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="70" spans="1:102">
+      <c r="A70" t="s">
+        <v>699</v>
+      </c>
+      <c r="B70" t="s">
+        <v>111</v>
+      </c>
+      <c r="C70" t="s">
+        <v>112</v>
+      </c>
+      <c r="D70" t="s">
+        <v>26</v>
+      </c>
+      <c r="E70" t="s">
+        <v>27</v>
+      </c>
+      <c r="F70">
+        <v>1</v>
+      </c>
+      <c r="G70">
+        <v>40050611</v>
+      </c>
+      <c r="H70" t="s">
+        <v>700</v>
+      </c>
+      <c r="I70">
+        <v>2025</v>
+      </c>
+      <c r="J70" t="s">
+        <v>701</v>
+      </c>
+      <c r="K70" t="s">
+        <v>214</v>
+      </c>
+      <c r="L70" t="s">
+        <v>215</v>
+      </c>
+      <c r="M70" t="s">
+        <v>215</v>
+      </c>
+      <c r="N70" t="s">
+        <v>702</v>
+      </c>
+      <c r="O70"/>
+      <c r="P70">
+        <v>1</v>
+      </c>
+      <c r="Q70">
+        <v>16</v>
+      </c>
+      <c r="R70" t="s">
+        <v>217</v>
+      </c>
+      <c r="S70"/>
+      <c r="T70" t="s">
+        <v>643</v>
+      </c>
+      <c r="U70" t="s">
+        <v>644</v>
+      </c>
+      <c r="V70" t="s">
+        <v>136</v>
+      </c>
+      <c r="W70" t="s">
+        <v>703</v>
+      </c>
+      <c r="X70" t="s">
+        <v>967</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>1698</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>1699</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>1700</v>
+      </c>
+      <c r="AB70" t="s">
+        <v>1701</v>
+      </c>
+      <c r="AC70" t="s">
+        <v>1702</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>925</v>
+      </c>
+      <c r="AF70" t="s">
+        <v>862</v>
+      </c>
+      <c r="AG70" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="71" spans="1:102">
+      <c r="A71" t="s">
+        <v>704</v>
+      </c>
+      <c r="B71" t="s">
+        <v>307</v>
+      </c>
+      <c r="C71" t="s">
+        <v>308</v>
+      </c>
+      <c r="D71" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" t="s">
+        <v>52</v>
+      </c>
+      <c r="F71">
+        <v>0</v>
+      </c>
+      <c r="G71"/>
+      <c r="H71" t="s">
+        <v>705</v>
+      </c>
+      <c r="I71">
+        <v>2025</v>
+      </c>
+      <c r="J71" t="s">
+        <v>706</v>
+      </c>
+      <c r="K71" t="s">
+        <v>55</v>
+      </c>
+      <c r="L71"/>
+      <c r="M71" t="s">
+        <v>56</v>
+      </c>
+      <c r="N71" t="s">
+        <v>707</v>
+      </c>
+      <c r="O71"/>
+      <c r="P71"/>
+      <c r="Q71"/>
+      <c r="R71" t="s">
+        <v>55</v>
+      </c>
+      <c r="S71" t="s">
+        <v>345</v>
+      </c>
+      <c r="T71" t="s">
+        <v>708</v>
+      </c>
+      <c r="U71" t="s">
+        <v>709</v>
+      </c>
+      <c r="V71" t="s">
+        <v>710</v>
+      </c>
+      <c r="W71" t="s">
+        <v>711</v>
+      </c>
+      <c r="X71" t="s">
+        <v>1185</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>1703</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="72" spans="1:102">
+      <c r="A72" t="s">
+        <v>712</v>
+      </c>
+      <c r="B72" t="s">
+        <v>111</v>
+      </c>
+      <c r="C72" t="s">
+        <v>112</v>
+      </c>
+      <c r="D72" t="s">
+        <v>26</v>
+      </c>
+      <c r="E72" t="s">
+        <v>583</v>
+      </c>
+      <c r="F72">
+        <v>2</v>
+      </c>
+      <c r="G72">
+        <v>40148352</v>
+      </c>
+      <c r="H72" t="s">
+        <v>713</v>
+      </c>
+      <c r="I72">
+        <v>2025</v>
+      </c>
+      <c r="J72" t="s">
+        <v>714</v>
+      </c>
+      <c r="K72" t="s">
+        <v>214</v>
+      </c>
+      <c r="L72" t="s">
+        <v>215</v>
+      </c>
+      <c r="M72" t="s">
+        <v>215</v>
+      </c>
+      <c r="N72" t="s">
+        <v>715</v>
+      </c>
+      <c r="O72"/>
+      <c r="P72">
+        <v>1</v>
+      </c>
+      <c r="Q72">
+        <v>16</v>
+      </c>
+      <c r="R72" t="s">
+        <v>217</v>
+      </c>
+      <c r="S72"/>
+      <c r="T72" t="s">
+        <v>643</v>
+      </c>
+      <c r="U72" t="s">
+        <v>644</v>
+      </c>
+      <c r="V72" t="s">
+        <v>136</v>
+      </c>
+      <c r="W72" t="s">
+        <v>716</v>
+      </c>
+      <c r="X72" t="s">
+        <v>967</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>1704</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>1705</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>1657</v>
+      </c>
+      <c r="AB72" t="s">
+        <v>1706</v>
+      </c>
+      <c r="AC72" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>925</v>
+      </c>
+      <c r="AE72" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF72" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="73" spans="1:102">
+      <c r="A73" t="s">
+        <v>717</v>
+      </c>
+      <c r="B73" t="s">
+        <v>513</v>
+      </c>
+      <c r="C73" t="s">
+        <v>112</v>
+      </c>
+      <c r="D73" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" t="s">
+        <v>27</v>
+      </c>
+      <c r="F73">
+        <v>1</v>
+      </c>
+      <c r="G73">
+        <v>40240327</v>
+      </c>
+      <c r="H73" t="s">
+        <v>718</v>
+      </c>
+      <c r="I73">
+        <v>2025</v>
+      </c>
+      <c r="J73" t="s">
+        <v>719</v>
+      </c>
+      <c r="K73" t="s">
+        <v>214</v>
+      </c>
+      <c r="L73" t="s">
+        <v>215</v>
+      </c>
+      <c r="M73" t="s">
+        <v>215</v>
+      </c>
+      <c r="N73" t="s">
+        <v>720</v>
+      </c>
+      <c r="O73"/>
+      <c r="P73">
+        <v>1</v>
+      </c>
+      <c r="Q73">
+        <v>16</v>
+      </c>
+      <c r="R73" t="s">
+        <v>217</v>
+      </c>
+      <c r="S73"/>
+      <c r="T73" t="s">
+        <v>721</v>
+      </c>
+      <c r="U73" t="s">
+        <v>722</v>
+      </c>
+      <c r="V73" t="s">
+        <v>124</v>
+      </c>
+      <c r="W73" t="s">
+        <v>723</v>
+      </c>
+      <c r="X73" t="s">
+        <v>921</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>967</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>1707</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>1708</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>1709</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>960</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>862</v>
+      </c>
+      <c r="AG73" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="74" spans="1:102">
+      <c r="A74" t="s">
+        <v>724</v>
+      </c>
+      <c r="B74" t="s">
+        <v>111</v>
+      </c>
+      <c r="C74" t="s">
+        <v>112</v>
+      </c>
+      <c r="D74" t="s">
+        <v>26</v>
+      </c>
+      <c r="E74" t="s">
+        <v>27</v>
+      </c>
+      <c r="F74">
+        <v>1</v>
+      </c>
+      <c r="G74">
+        <v>40637235</v>
+      </c>
+      <c r="H74" t="s">
+        <v>725</v>
+      </c>
+      <c r="I74">
+        <v>2025</v>
+      </c>
+      <c r="J74" t="s">
+        <v>726</v>
+      </c>
+      <c r="K74" t="s">
+        <v>727</v>
+      </c>
+      <c r="L74" t="s">
+        <v>728</v>
+      </c>
+      <c r="M74" t="s">
+        <v>729</v>
+      </c>
+      <c r="N74" t="s">
+        <v>730</v>
+      </c>
+      <c r="O74"/>
+      <c r="P74">
+        <v>13</v>
+      </c>
+      <c r="Q74">
+        <v>53</v>
+      </c>
+      <c r="R74" t="s">
+        <v>731</v>
+      </c>
+      <c r="S74"/>
+      <c r="T74" t="s">
+        <v>732</v>
+      </c>
+      <c r="U74" t="s">
+        <v>635</v>
+      </c>
+      <c r="V74" t="s">
+        <v>733</v>
+      </c>
+      <c r="W74" t="s">
+        <v>734</v>
+      </c>
+      <c r="X74" t="s">
+        <v>1710</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>1114</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>1711</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>1712</v>
+      </c>
+      <c r="AB74" t="s">
+        <v>1713</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>1714</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>1715</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AF74" t="s">
+        <v>1610</v>
+      </c>
+      <c r="AG74" t="s">
+        <v>1597</v>
+      </c>
+      <c r="AH74" t="s">
+        <v>1716</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>1717</v>
+      </c>
+      <c r="AJ74" t="s">
+        <v>967</v>
+      </c>
+      <c r="AK74" t="s">
+        <v>1609</v>
+      </c>
+      <c r="AL74" t="s">
+        <v>1718</v>
+      </c>
+      <c r="AM74" t="s">
+        <v>1719</v>
+      </c>
+      <c r="AN74" t="s">
+        <v>1720</v>
+      </c>
+      <c r="AO74" t="s">
+        <v>1614</v>
+      </c>
+      <c r="AP74" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AQ74" t="s">
+        <v>1615</v>
+      </c>
+      <c r="AR74" t="s">
+        <v>1616</v>
+      </c>
+      <c r="AS74" t="s">
+        <v>925</v>
+      </c>
+      <c r="AT74" t="s">
+        <v>862</v>
+      </c>
+      <c r="AU74" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AV74" t="s">
+        <v>1721</v>
+      </c>
+      <c r="AW74" t="s">
+        <v>1651</v>
+      </c>
+      <c r="AX74" t="s">
+        <v>1372</v>
+      </c>
+      <c r="AY74" t="s">
+        <v>888</v>
+      </c>
+      <c r="AZ74" t="s">
+        <v>1722</v>
+      </c>
+      <c r="BA74" t="s">
+        <v>1723</v>
+      </c>
+      <c r="BB74" t="s">
+        <v>1724</v>
+      </c>
+      <c r="BC74" t="s">
+        <v>988</v>
+      </c>
+      <c r="BD74" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="75" spans="1:102">
+      <c r="A75" t="s">
+        <v>735</v>
+      </c>
+      <c r="B75" t="s">
+        <v>64</v>
+      </c>
+      <c r="C75" t="s">
+        <v>415</v>
+      </c>
+      <c r="D75" t="s">
+        <v>26</v>
+      </c>
+      <c r="E75" t="s">
+        <v>52</v>
+      </c>
+      <c r="F75">
+        <v>0</v>
+      </c>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>736</v>
+      </c>
+      <c r="I75">
+        <v>2025</v>
+      </c>
+      <c r="J75" t="s">
+        <v>737</v>
+      </c>
+      <c r="K75" t="s">
+        <v>55</v>
+      </c>
+      <c r="L75"/>
+      <c r="M75" t="s">
+        <v>56</v>
+      </c>
+      <c r="N75" t="s">
+        <v>738</v>
+      </c>
+      <c r="O75"/>
+      <c r="P75"/>
+      <c r="Q75">
+        <v>0</v>
+      </c>
+      <c r="R75" t="s">
+        <v>55</v>
+      </c>
+      <c r="S75" t="s">
+        <v>345</v>
+      </c>
+      <c r="T75" t="s">
+        <v>739</v>
+      </c>
+      <c r="U75" t="s">
+        <v>740</v>
+      </c>
+      <c r="V75" t="s">
+        <v>741</v>
+      </c>
+      <c r="W75" t="s">
+        <v>742</v>
+      </c>
+      <c r="X75" t="s">
+        <v>883</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>1726</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>1727</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>1728</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>1729</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="76" spans="1:102">
+      <c r="A76" t="s">
+        <v>743</v>
+      </c>
+      <c r="B76" t="s">
+        <v>307</v>
+      </c>
+      <c r="C76" t="s">
+        <v>308</v>
+      </c>
+      <c r="D76" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" t="s">
+        <v>27</v>
+      </c>
+      <c r="F76">
+        <v>1</v>
+      </c>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>744</v>
+      </c>
+      <c r="I76">
+        <v>2026</v>
+      </c>
+      <c r="J76" t="s">
+        <v>745</v>
+      </c>
+      <c r="K76" t="s">
+        <v>493</v>
+      </c>
+      <c r="L76" t="s">
+        <v>494</v>
+      </c>
+      <c r="M76" t="s">
+        <v>495</v>
+      </c>
+      <c r="N76" t="s">
+        <v>746</v>
+      </c>
+      <c r="O76"/>
+      <c r="P76"/>
+      <c r="Q76">
+        <v>0</v>
+      </c>
+      <c r="R76" t="s">
+        <v>497</v>
+      </c>
+      <c r="S76"/>
+      <c r="T76" t="s">
+        <v>747</v>
+      </c>
+      <c r="U76" t="s">
+        <v>748</v>
+      </c>
+      <c r="V76" t="s">
+        <v>357</v>
+      </c>
+      <c r="W76" t="s">
+        <v>749</v>
+      </c>
+      <c r="X76" t="s">
+        <v>1185</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="77" spans="1:102">
+      <c r="A77" t="s">
+        <v>750</v>
+      </c>
+      <c r="B77" t="s">
+        <v>282</v>
+      </c>
+      <c r="C77" t="s">
+        <v>87</v>
+      </c>
+      <c r="D77" t="s">
+        <v>26</v>
+      </c>
+      <c r="E77" t="s">
+        <v>52</v>
+      </c>
+      <c r="F77">
+        <v>0</v>
+      </c>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>751</v>
+      </c>
+      <c r="I77">
+        <v>2025</v>
+      </c>
+      <c r="J77" t="s">
+        <v>752</v>
+      </c>
+      <c r="K77" t="s">
+        <v>55</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77" t="s">
+        <v>56</v>
+      </c>
+      <c r="N77" t="s">
+        <v>753</v>
+      </c>
+      <c r="O77"/>
+      <c r="P77"/>
+      <c r="Q77">
+        <v>0</v>
+      </c>
+      <c r="R77" t="s">
+        <v>55</v>
+      </c>
+      <c r="S77" t="s">
+        <v>345</v>
+      </c>
+      <c r="T77" t="s">
+        <v>754</v>
+      </c>
+      <c r="U77" t="s">
+        <v>755</v>
+      </c>
+      <c r="V77" t="s">
+        <v>756</v>
+      </c>
+      <c r="W77" t="s">
+        <v>757</v>
+      </c>
+      <c r="X77" t="s">
+        <v>1731</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>954</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>1732</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>1733</v>
+      </c>
+      <c r="AB77" t="s">
+        <v>960</v>
+      </c>
+      <c r="AC77" t="s">
+        <v>1734</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>925</v>
+      </c>
+      <c r="AE77" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF77" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AG77" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="78" spans="1:102">
+      <c r="A78" t="s">
+        <v>758</v>
+      </c>
+      <c r="B78" t="s">
+        <v>664</v>
+      </c>
+      <c r="C78" t="s">
+        <v>87</v>
+      </c>
+      <c r="D78" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" t="s">
+        <v>27</v>
+      </c>
+      <c r="F78">
+        <v>1</v>
+      </c>
+      <c r="G78">
+        <v>40640125</v>
+      </c>
+      <c r="H78" t="s">
+        <v>759</v>
+      </c>
+      <c r="I78">
+        <v>2025</v>
+      </c>
+      <c r="J78" t="s">
+        <v>666</v>
+      </c>
+      <c r="K78" t="s">
+        <v>214</v>
+      </c>
+      <c r="L78" t="s">
+        <v>215</v>
+      </c>
+      <c r="M78" t="s">
+        <v>215</v>
+      </c>
+      <c r="N78" t="s">
+        <v>760</v>
+      </c>
+      <c r="O78"/>
+      <c r="P78">
+        <v>1</v>
+      </c>
+      <c r="Q78">
+        <v>16</v>
+      </c>
+      <c r="R78" t="s">
+        <v>217</v>
+      </c>
+      <c r="S78"/>
+      <c r="T78" t="s">
+        <v>669</v>
+      </c>
+      <c r="U78" t="s">
+        <v>670</v>
+      </c>
+      <c r="V78" t="s">
+        <v>291</v>
+      </c>
+      <c r="W78" t="s">
+        <v>761</v>
+      </c>
+      <c r="X78" t="s">
+        <v>921</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>954</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>1735</v>
+      </c>
+      <c r="AA78" t="s">
+        <v>1736</v>
+      </c>
+      <c r="AB78" t="s">
+        <v>1737</v>
+      </c>
+      <c r="AC78" t="s">
+        <v>1738</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>960</v>
+      </c>
+      <c r="AE78" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AF78" t="s">
+        <v>925</v>
+      </c>
+      <c r="AG78" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="79" spans="1:102">
+      <c r="A79" t="s">
+        <v>762</v>
+      </c>
+      <c r="B79" t="s">
+        <v>414</v>
+      </c>
+      <c r="C79" t="s">
+        <v>415</v>
+      </c>
+      <c r="D79" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" t="s">
+        <v>27</v>
+      </c>
+      <c r="F79">
+        <v>1</v>
+      </c>
+      <c r="G79">
+        <v>40119201</v>
+      </c>
+      <c r="H79" t="s">
+        <v>763</v>
+      </c>
+      <c r="I79">
+        <v>2025</v>
+      </c>
+      <c r="J79" t="s">
+        <v>764</v>
+      </c>
+      <c r="K79" t="s">
+        <v>765</v>
+      </c>
+      <c r="L79" t="s">
+        <v>766</v>
+      </c>
+      <c r="M79" t="s">
+        <v>767</v>
+      </c>
+      <c r="N79" t="s">
+        <v>768</v>
+      </c>
+      <c r="O79" t="s">
+        <v>769</v>
+      </c>
+      <c r="P79">
+        <v>4</v>
+      </c>
+      <c r="Q79">
+        <v>27</v>
+      </c>
+      <c r="R79" t="s">
+        <v>770</v>
+      </c>
+      <c r="S79"/>
+      <c r="T79" t="s">
+        <v>771</v>
+      </c>
+      <c r="U79" t="s">
+        <v>535</v>
+      </c>
+      <c r="V79" t="s">
+        <v>291</v>
+      </c>
+      <c r="W79" t="s">
+        <v>772</v>
+      </c>
+      <c r="X79" t="s">
+        <v>1168</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>954</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>1739</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>1740</v>
+      </c>
+      <c r="AB79" t="s">
+        <v>1741</v>
+      </c>
+      <c r="AC79" t="s">
+        <v>1742</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>960</v>
+      </c>
+      <c r="AE79" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AF79" t="s">
+        <v>925</v>
+      </c>
+      <c r="AG79" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="80" spans="1:102">
+      <c r="A80" t="s">
+        <v>773</v>
+      </c>
+      <c r="B80" t="s">
+        <v>513</v>
+      </c>
+      <c r="C80" t="s">
+        <v>514</v>
+      </c>
+      <c r="D80" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" t="s">
+        <v>52</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
+      </c>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>774</v>
+      </c>
+      <c r="I80">
+        <v>2026</v>
+      </c>
+      <c r="J80" t="s">
+        <v>775</v>
+      </c>
+      <c r="K80" t="s">
+        <v>55</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80" t="s">
+        <v>56</v>
+      </c>
+      <c r="N80" t="s">
+        <v>776</v>
+      </c>
+      <c r="O80"/>
+      <c r="P80"/>
+      <c r="Q80">
+        <v>0</v>
+      </c>
+      <c r="R80" t="s">
+        <v>55</v>
+      </c>
+      <c r="S80" t="s">
+        <v>345</v>
+      </c>
+      <c r="T80" t="s">
+        <v>777</v>
+      </c>
+      <c r="U80" t="s">
+        <v>778</v>
+      </c>
+      <c r="V80" t="s">
+        <v>136</v>
+      </c>
+      <c r="W80" t="s">
+        <v>779</v>
+      </c>
+      <c r="X80" t="s">
+        <v>1743</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>1744</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>1745</v>
+      </c>
+      <c r="AA80" t="s">
+        <v>1746</v>
+      </c>
+      <c r="AB80" t="s">
+        <v>1590</v>
+      </c>
+      <c r="AC80" t="s">
+        <v>1747</v>
+      </c>
+      <c r="AD80" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AE80" t="s">
+        <v>955</v>
+      </c>
+      <c r="AF80" t="s">
+        <v>921</v>
+      </c>
+      <c r="AG80" t="s">
+        <v>967</v>
+      </c>
+      <c r="AH80" t="s">
+        <v>1748</v>
+      </c>
+      <c r="AI80" t="s">
+        <v>1749</v>
+      </c>
+      <c r="AJ80" t="s">
+        <v>960</v>
+      </c>
+      <c r="AK80" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AL80" t="s">
+        <v>925</v>
+      </c>
+      <c r="AM80" t="s">
+        <v>862</v>
+      </c>
+      <c r="AN80" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AO80" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="81" spans="1:102">
+      <c r="A81" t="s">
+        <v>780</v>
+      </c>
+      <c r="B81" t="s">
+        <v>781</v>
+      </c>
+      <c r="C81" t="s">
+        <v>539</v>
+      </c>
+      <c r="D81" t="s">
+        <v>26</v>
+      </c>
+      <c r="E81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F81">
+        <v>1</v>
+      </c>
+      <c r="G81">
+        <v>42178653</v>
+      </c>
+      <c r="H81" t="s">
+        <v>782</v>
+      </c>
+      <c r="I81">
+        <v>2026</v>
+      </c>
+      <c r="J81" t="s">
+        <v>783</v>
+      </c>
+      <c r="K81" t="s">
+        <v>784</v>
+      </c>
+      <c r="L81" t="s">
+        <v>785</v>
+      </c>
+      <c r="M81" t="s">
+        <v>786</v>
+      </c>
+      <c r="N81" t="s">
+        <v>787</v>
+      </c>
+      <c r="O81"/>
+      <c r="P81">
+        <v>6</v>
+      </c>
+      <c r="Q81">
+        <v>35</v>
+      </c>
+      <c r="R81" t="s">
+        <v>788</v>
+      </c>
+      <c r="S81"/>
+      <c r="T81" t="s">
+        <v>789</v>
+      </c>
+      <c r="U81" t="s">
+        <v>547</v>
+      </c>
+      <c r="V81" t="s">
+        <v>548</v>
+      </c>
+      <c r="W81" t="s">
+        <v>790</v>
+      </c>
+      <c r="X81" t="s">
+        <v>1537</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="82" spans="1:102">
+      <c r="A82" t="s">
+        <v>791</v>
+      </c>
+      <c r="B82" t="s">
+        <v>50</v>
+      </c>
+      <c r="C82" t="s">
+        <v>51</v>
+      </c>
+      <c r="D82" t="s">
+        <v>26</v>
+      </c>
+      <c r="E82" t="s">
+        <v>27</v>
+      </c>
+      <c r="F82">
+        <v>1</v>
+      </c>
+      <c r="G82">
+        <v>35912435</v>
+      </c>
+      <c r="H82" t="s">
+        <v>792</v>
+      </c>
+      <c r="I82">
+        <v>2022</v>
+      </c>
+      <c r="J82" t="s">
+        <v>54</v>
+      </c>
+      <c r="K82" t="s">
+        <v>298</v>
+      </c>
+      <c r="L82" t="s">
+        <v>299</v>
+      </c>
+      <c r="M82" t="s">
+        <v>300</v>
+      </c>
+      <c r="N82" t="s">
+        <v>793</v>
+      </c>
+      <c r="O82"/>
+      <c r="P82">
+        <v>16</v>
+      </c>
+      <c r="Q82">
+        <v>41</v>
+      </c>
+      <c r="R82" t="s">
+        <v>302</v>
+      </c>
+      <c r="S82"/>
+      <c r="T82" t="s">
+        <v>794</v>
+      </c>
+      <c r="U82" t="s">
+        <v>60</v>
+      </c>
+      <c r="V82" t="s">
+        <v>61</v>
+      </c>
+      <c r="W82" t="s">
+        <v>795</v>
+      </c>
+      <c r="X82" t="s">
+        <v>860</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>859</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>1751</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>864</v>
+      </c>
+      <c r="AB82" t="s">
+        <v>863</v>
+      </c>
+      <c r="AC82" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="83" spans="1:102">
+      <c r="A83" t="s">
+        <v>796</v>
+      </c>
+      <c r="B83" t="s">
+        <v>307</v>
+      </c>
+      <c r="C83" t="s">
+        <v>308</v>
+      </c>
+      <c r="D83" t="s">
+        <v>26</v>
+      </c>
+      <c r="E83" t="s">
+        <v>27</v>
+      </c>
+      <c r="F83">
+        <v>1</v>
+      </c>
+      <c r="G83">
+        <v>35721494</v>
+      </c>
+      <c r="H83" t="s">
+        <v>797</v>
+      </c>
+      <c r="I83">
+        <v>2022</v>
+      </c>
+      <c r="J83" t="s">
+        <v>798</v>
+      </c>
+      <c r="K83" t="s">
+        <v>561</v>
+      </c>
+      <c r="L83" t="s">
+        <v>562</v>
+      </c>
+      <c r="M83" t="s">
+        <v>562</v>
+      </c>
+      <c r="N83" t="s">
+        <v>799</v>
+      </c>
+      <c r="O83"/>
+      <c r="P83"/>
+      <c r="Q83">
+        <v>10</v>
+      </c>
+      <c r="R83" t="s">
+        <v>564</v>
+      </c>
+      <c r="S83"/>
+      <c r="T83" t="s">
+        <v>313</v>
+      </c>
+      <c r="U83" t="s">
+        <v>314</v>
+      </c>
+      <c r="V83" t="s">
+        <v>315</v>
+      </c>
+      <c r="W83" t="s">
+        <v>800</v>
+      </c>
+      <c r="X83" t="s">
+        <v>1752</v>
+      </c>
+      <c r="Y83" t="s">
+        <v>1753</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="84" spans="1:102">
+      <c r="A84" t="s">
+        <v>801</v>
+      </c>
+      <c r="B84" t="s">
+        <v>538</v>
+      </c>
+      <c r="C84" t="s">
+        <v>539</v>
+      </c>
+      <c r="D84" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84" t="s">
+        <v>27</v>
+      </c>
+      <c r="F84">
+        <v>1</v>
+      </c>
+      <c r="G84">
+        <v>39623166</v>
+      </c>
+      <c r="H84" t="s">
+        <v>802</v>
+      </c>
+      <c r="I84">
+        <v>2024</v>
+      </c>
+      <c r="J84" t="s">
+        <v>552</v>
+      </c>
+      <c r="K84" t="s">
+        <v>803</v>
+      </c>
+      <c r="L84" t="s">
+        <v>43</v>
+      </c>
+      <c r="M84" t="s">
+        <v>485</v>
+      </c>
+      <c r="N84" t="s">
+        <v>804</v>
+      </c>
+      <c r="O84" t="s">
+        <v>805</v>
+      </c>
+      <c r="P84">
+        <v>2</v>
+      </c>
+      <c r="Q84">
+        <v>26</v>
+      </c>
+      <c r="R84" t="s">
+        <v>45</v>
+      </c>
+      <c r="S84"/>
+      <c r="T84" t="s">
+        <v>806</v>
+      </c>
+      <c r="U84" t="s">
+        <v>556</v>
+      </c>
+      <c r="V84" t="s">
+        <v>557</v>
+      </c>
+      <c r="W84" t="s">
+        <v>807</v>
+      </c>
+      <c r="X84" t="s">
+        <v>1537</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>1241</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>1754</v>
+      </c>
+      <c r="AA84" t="s">
+        <v>1245</v>
+      </c>
+      <c r="AB84" t="s">
+        <v>961</v>
+      </c>
+      <c r="AC84" t="s">
+        <v>1541</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>844</v>
+      </c>
+      <c r="AE84" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="85" spans="1:102">
+      <c r="A85" t="s">
+        <v>808</v>
+      </c>
+      <c r="B85" t="s">
+        <v>198</v>
+      </c>
+      <c r="C85" t="s">
+        <v>199</v>
+      </c>
+      <c r="D85" t="s">
+        <v>26</v>
+      </c>
+      <c r="E85" t="s">
+        <v>27</v>
+      </c>
+      <c r="F85">
+        <v>1</v>
+      </c>
+      <c r="G85">
+        <v>41208531</v>
+      </c>
+      <c r="H85" t="s">
+        <v>809</v>
+      </c>
+      <c r="I85">
+        <v>2025</v>
+      </c>
+      <c r="J85" t="s">
+        <v>810</v>
+      </c>
+      <c r="K85" t="s">
+        <v>811</v>
+      </c>
+      <c r="L85" t="s">
+        <v>812</v>
+      </c>
+      <c r="M85" t="s">
+        <v>813</v>
+      </c>
+      <c r="N85" t="s">
+        <v>814</v>
+      </c>
+      <c r="O85"/>
+      <c r="P85">
+        <v>11</v>
+      </c>
+      <c r="Q85">
+        <v>42</v>
+      </c>
+      <c r="R85" t="s">
+        <v>815</v>
+      </c>
+      <c r="S85"/>
+      <c r="T85" t="s">
+        <v>816</v>
+      </c>
+      <c r="U85" t="s">
+        <v>678</v>
+      </c>
+      <c r="V85" t="s">
+        <v>679</v>
+      </c>
+      <c r="W85" t="s">
+        <v>817</v>
+      </c>
+      <c r="X85" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="86" spans="1:102">
+      <c r="A86" t="s">
+        <v>818</v>
+      </c>
+      <c r="B86" t="s">
+        <v>307</v>
+      </c>
+      <c r="C86" t="s">
+        <v>308</v>
+      </c>
+      <c r="D86" t="s">
+        <v>26</v>
+      </c>
+      <c r="E86" t="s">
+        <v>113</v>
+      </c>
+      <c r="F86">
+        <v>1</v>
+      </c>
+      <c r="G86">
+        <v>42493642</v>
+      </c>
+      <c r="H86" t="s">
+        <v>819</v>
+      </c>
+      <c r="I86">
+        <v>2026</v>
+      </c>
+      <c r="J86" t="s">
+        <v>820</v>
+      </c>
+      <c r="K86" t="s">
+        <v>803</v>
+      </c>
+      <c r="L86" t="s">
+        <v>43</v>
+      </c>
+      <c r="M86" t="s">
+        <v>485</v>
+      </c>
+      <c r="N86" t="s">
+        <v>821</v>
+      </c>
+      <c r="O86"/>
+      <c r="P86"/>
+      <c r="Q86">
+        <v>0</v>
+      </c>
+      <c r="R86" t="s">
+        <v>45</v>
+      </c>
+      <c r="S86"/>
+      <c r="T86" t="s">
+        <v>822</v>
+      </c>
+      <c r="U86" t="s">
+        <v>823</v>
+      </c>
+      <c r="V86" t="s">
+        <v>824</v>
+      </c>
+      <c r="W86" t="s">
+        <v>825</v>
+      </c>
+      <c r="X86" t="s">
+        <v>1756</v>
+      </c>
+      <c r="Y86" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="87" spans="1:102">
+      <c r="A87" t="s">
+        <v>826</v>
+      </c>
+      <c r="B87" t="s">
+        <v>282</v>
+      </c>
+      <c r="C87" t="s">
+        <v>87</v>
+      </c>
+      <c r="D87" t="s">
+        <v>26</v>
+      </c>
+      <c r="E87" t="s">
+        <v>27</v>
+      </c>
+      <c r="F87">
+        <v>1</v>
+      </c>
+      <c r="G87">
+        <v>42640806</v>
+      </c>
+      <c r="H87" t="s">
+        <v>827</v>
+      </c>
+      <c r="I87">
+        <v>2026</v>
+      </c>
+      <c r="J87" t="s">
+        <v>828</v>
+      </c>
+      <c r="K87" t="s">
+        <v>180</v>
+      </c>
+      <c r="L87" t="s">
+        <v>181</v>
+      </c>
+      <c r="M87" t="s">
+        <v>829</v>
+      </c>
+      <c r="N87" t="s">
+        <v>830</v>
+      </c>
+      <c r="O87"/>
+      <c r="P87">
+        <v>35</v>
+      </c>
+      <c r="Q87">
+        <v>123</v>
+      </c>
+      <c r="R87" t="s">
+        <v>184</v>
+      </c>
+      <c r="S87" t="s">
+        <v>831</v>
+      </c>
+      <c r="T87" t="s">
+        <v>832</v>
+      </c>
+      <c r="U87" t="s">
+        <v>833</v>
+      </c>
+      <c r="V87" t="s">
+        <v>291</v>
+      </c>
+      <c r="W87" t="s">
+        <v>834</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="X1:CE1"/>
+    <mergeCell ref="CF1:CW1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A56" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A57" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A58" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A59" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A60" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A61" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A62" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="A65" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="A68" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="A69" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="A72" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="A73" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="A74" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="A80" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="A81" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="A82" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="A83" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="A84" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A85" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="A86" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="A87" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="AA2" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="AB2" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="AC2" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="AD2" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="AE2" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="AF2" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="AG2" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="AH2" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="AI2" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="AJ2" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="X3" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="Y3" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="Z3" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="AA3" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="AB3" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="AC3" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="AD3" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="AE3" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="AF3" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="AG3" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="AH3" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="X4" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="Y4" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="Z4" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="AA4" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="AB4" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="AC4" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="AD4" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="AE4" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="X5" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="Y5" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="Z5" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="AA5" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="AB5" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="AC5" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="AD5" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="AE5" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="AF5" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="AG5" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="AH5" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="AI5" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="AJ5" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="AK5" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="AL5" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="AM5" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="AN5" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="AO5" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="AP5" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="AQ5" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="AR5" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="AS5" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="AT5" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="AU5" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="AV5" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="AW5" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="AX5" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="AY5" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="AZ5" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="BA5" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="BB5" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="BC5" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="BD5" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="X6" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="Y6" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="Z6" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="AA6" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="AB6" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="AC6" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="AD6" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="AE6" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="AF6" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="AG6" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="AH6" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="AI6" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="AJ6" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="AK6" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="AL6" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="AM6" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="AN6" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="AO6" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="AP6" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="AQ6" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="AR6" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="X7" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="Y7" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="Z7" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="AA7" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="AB7" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="AC7" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="AD7" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="AE7" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="AF7" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="AG7" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="AH7" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="AI7" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="AJ7" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="AK7" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="AL7" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="AM7" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="AN7" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="AO7" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="AP7" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="AQ7" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="AR7" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="X8" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="Y8" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="Z8" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="AA8" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="AB8" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="AC8" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="AD8" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="AE8" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="AF8" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="AG8" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="AH8" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="AI8" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="AJ8" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="AK8" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="AL8" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="AM8" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="AN8" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="AO8" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="AP8" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="AQ8" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="AR8" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="AS8" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="AT8" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="AU8" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="AV8" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="AW8" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="AX8" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="AY8" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="AZ8" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="BA8" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="BB8" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="BC8" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="BD8" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="BE8" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="BF8" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="BG8" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="BH8" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="BI8" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="BJ8" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="X9" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="Y9" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="Z9" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="AA9" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="AB9" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="AC9" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="AD9" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="AE9" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="AF9" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="X10" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="Y10" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="Z10" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="AA10" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="AB10" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="AC10" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="AD10" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="AE10" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="AF10" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="AG10" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="AH10" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="AI10" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="AJ10" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="AK10" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="AL10" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="AM10" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="AN10" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="AO10" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="AP10" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="AQ10" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="AR10" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="AS10" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="AT10" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="AU10" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="AV10" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="AW10" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="AX10" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="AY10" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="X11" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="Y11" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="Z11" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="AA11" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="AB11" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="AC11" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="AD11" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="AE11" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="AF11" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="AG11" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="AH11" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="AI11" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="AJ11" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="AK11" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="AL11" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="AM11" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="AN11" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="AO11" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="AP11" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="AQ11" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="AR11" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="AS11" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="AT11" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="AU11" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="AV11" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="AW11" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="AX11" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="X12" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="Y12" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="Z12" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="AA12" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="AB12" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="AC12" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="AD12" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="AE12" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="AF12" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="AG12" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="AH12" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="AI12" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="AJ12" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="AK12" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="AL12" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="X13" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="Y13" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="Z13" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="AA13" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="AB13" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="AC13" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="AD13" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="AE13" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="AF13" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="AG13" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="AH13" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="AI13" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="AJ13" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="AK13" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="AL13" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="AM13" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="AN13" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="AO13" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="AP13" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="AQ13" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="AR13" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="AS13" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="AT13" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="AU13" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="AV13" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="AW13" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="X14" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="Y14" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="Z14" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="AA14" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="AB14" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="X15" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="Y15" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="Z15" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="AA15" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="AB15" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="AC15" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="AD15" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="AE15" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="AF15" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="AG15" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="AH15" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="AI15" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="AJ15" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="AK15" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="AL15" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="AM15" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="AN15" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="AO15" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="AP15" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="AQ15" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="AR15" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="X16" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="Y16" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="Z16" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="AA16" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="AB16" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="AC16" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="AD16" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="AE16" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="AF16" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="X17" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="Y17" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="Z17" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="AA17" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="X18" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="Y18" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="Z18" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="AA18" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="AB18" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="AC18" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="AD18" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="AE18" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="AF18" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="AG18" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="AH18" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="AI18" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="AJ18" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="AK18" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="AL18" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="AM18" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="AN18" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="AO18" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="AP18" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="AQ18" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="AR18" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="AS18" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="AT18" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="AU18" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="AV18" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="AW18" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="AX18" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="AY18" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="AZ18" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="BA18" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="BB18" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="BC18" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="BD18" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="BE18" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="BF18" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="X19" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="Y19" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="Z19" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="AA19" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="AB19" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="AC19" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="AD19" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="AE19" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="AF19" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="X20" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="Y20" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="Z20" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="AA20" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="AB20" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="AC20" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="AD20" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="AE20" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="AF20" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="AG20" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="AH20" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="AI20" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="AJ20" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="AK20" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="AL20" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="AM20" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="AN20" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="AO20" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="AP20" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="AQ20" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="AR20" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="AS20" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="AT20" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="X21" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="Y21" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="Z21" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="AA21" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="AB21" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="AC21" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="AD21" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="AE21" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="AF21" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="X22" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="Y22" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="Z22" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="AA22" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="AB22" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="AC22" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="AD22" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="AE22" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="AF22" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="AG22" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="X23" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="Y23" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="AB23" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="AC23" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="AD23" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="AE23" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="AF23" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="AG23" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="AH23" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="AI23" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="AJ23" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="AK23" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="AL23" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="AM23" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="AN23" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="AO23" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="AP23" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="AQ23" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="AR23" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="AS23" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="AT23" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="AU23" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="AV23" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="AW23" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="AX23" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="AY23" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="AZ23" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="BA23" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="X24" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="Y24" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="Z24" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="AA24" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="AB24" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="AC24" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="AD24" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="AE24" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="AF24" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="AG24" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="X25" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="Y25" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="AB25" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="AC25" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="AD25" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="AE25" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="AF25" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="AG25" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="AH25" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="AI25" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="AJ25" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="AK25" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="AL25" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="AM25" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="AN25" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="AO25" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="X26" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="Y26" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="AB26" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="AC26" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="AD26" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="AE26" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="AF26" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="AG26" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="AH26" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="AI26" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="AJ26" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="AK26" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="AL26" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="AM26" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="AN26" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="AO26" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="AP26" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="AQ26" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="AR26" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="AS26" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="AT26" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="AU26" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="AV26" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="AW26" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="AX26" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="AY26" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="AZ26" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="BA26" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="BB26" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="BC26" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="BD26" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="BE26" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="BF26" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="BG26" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="BH26" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="BI26" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="BJ26" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="BK26" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="BL26" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="BM26" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="BN26" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="BO26" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="BP26" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="BQ26" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="BR26" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="BS26" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="BT26" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="BU26" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="BV26" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="BW26" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="BX26" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="X27" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="Y27" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="AB27" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="AC27" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="X28" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="Y28" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="Z28" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="AA28" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="AC28" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="AD28" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="AE28" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="AF28" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="AG28" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="AH28" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="AI28" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="AJ28" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="AK28" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="AL28" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="AM28" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="AN28" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="AO28" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="AP28" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="AQ28" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="AR28" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="AS28" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="AT28" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="AU28" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="AV28" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="AW28" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="AX28" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="AY28" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="AZ28" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="BA28" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="BB28" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="BC28" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="BD28" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="BE28" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="BF28" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="BG28" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="BH28" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="BI28" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="BJ28" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="BK28" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="BL28" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="BM28" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="BN28" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="BO28" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="BP28" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="BQ28" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="BR28" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="BS28" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="BT28" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="BU28" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="BV28" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="X29" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="Y29" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="Z29" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="AA29" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="AB29" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="AC29" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="AD29" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="AE29" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="AF29" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="AG29" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="AH29" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="AI29" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="AJ29" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="AK29" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="AL29" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="AM29" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="AN29" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="AO29" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="AP29" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="AQ29" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="AR29" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="AS29" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="AT29" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="AU29" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="AV29" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="AW29" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="AX29" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="AY29" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="AZ29" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="BA29" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="BB29" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="BC29" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="BD29" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="BE29" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="BF29" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="BG29" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="BH29" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="BI29" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="BJ29" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="BK29" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="BL29" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="X30" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="Y30" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="Z30" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="AA30" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="AB30" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="AC30" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="AD30" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="AE30" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="AF30" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="AG30" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="X31" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="Y31" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="Z31" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="AA31" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="AB31" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="AC31" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="AD31" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="AE31" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="X32" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="Y32" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="Z32" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="AA32" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="AB32" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="AC32" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="AD32" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="AE32" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="AF32" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="AG32" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="AH32" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="AI32" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="AJ32" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="AK32" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="AL32" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="AM32" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="AN32" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="AO32" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="X33" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="Y33" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="X34" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="Y34" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="Z34" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="AA34" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="AB34" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="AC34" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="AD34" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="AE34" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="AF34" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="X35" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="Y35" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="Z35" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="AA35" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="AB35" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="AC35" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="AD35" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="AE35" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="AF35" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="AG35" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="AH35" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="AI35" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="AJ35" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="AK35" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="AL35" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="AM35" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="AN35" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="AO35" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="AP35" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="AQ35" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="AR35" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="AS35" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="AT35" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="AU35" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="AV35" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="AW35" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="AX35" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="AY35" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="AZ35" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="BA35" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="BB35" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="BC35" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="BD35" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="BE35" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="BF35" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="BG35" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="X36" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="Y36" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="Z36" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="AA36" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="AB36" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="AC36" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="AD36" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="AE36" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="AF36" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="AG36" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="AH36" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="AI36" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="AJ36" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="AK36" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="AL36" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="AM36" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="AN36" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="AO36" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="AP36" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="AQ36" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="AR36" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="AS36" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="X37" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="Y37" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="Z37" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="AA37" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="AB37" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="AC37" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="AD37" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="AE37" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="AF37" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="AG37" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="AH37" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="AI37" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="AJ37" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="AK37" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="AL37" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="AM37" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="AN37" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="AO37" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="AP37" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="AQ37" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="AR37" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="AS37" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="AT37" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="AU37" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="X38" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="Y38" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="Z38" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="AA38" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="AB38" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="AC38" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="AD38" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="AE38" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="AF38" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="AG38" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="AH38" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="AI38" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="AJ38" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="AK38" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="AL38" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="AM38" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="AN38" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="AO38" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="AP38" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="AQ38" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="AR38" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="AS38" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="AT38" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="AU38" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="AV38" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="AW38" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="AX38" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="AY38" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="AZ38" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="BA38" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="BB38" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="BC38" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="BD38" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="BE38" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="BF38" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="BG38" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="BH38" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="BI38" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="BJ38" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="BK38" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="BL38" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="BM38" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="BN38" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="BO38" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="BP38" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="BQ38" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="BR38" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="BS38" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="BT38" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="BU38" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="BV38" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="BW38" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="BX38" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="BY38" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="BZ38" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="CA38" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="CB38" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="CC38" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="CD38" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="CE38" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="X39" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="Y39" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="Z39" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="AA39" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="AB39" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="AC39" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="AD39" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="AE39" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="AF39" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="AG39" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="AH39" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="AI39" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="AJ39" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="AK39" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="AL39" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="AM39" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="AN39" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="AO39" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="AP39" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="AQ39" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="AR39" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="AS39" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="X40" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="Y40" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="Z40" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="AA40" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="AB40" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="AC40" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="AD40" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="AE40" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="AF40" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="AG40" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="AH40" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="AI40" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="AJ40" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="AK40" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="AL40" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="AM40" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="AN40" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="AO40" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="AP40" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="AQ40" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="AR40" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="X41" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="Y41" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="Z41" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="AA41" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="AB41" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="AC41" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="AD41" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="AE41" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="AF41" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="AG41" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="AH41" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="AI41" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="AJ41" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="AK41" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="AL41" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="AM41" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="AN41" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="AO41" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="X42" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="Y42" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="Z42" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="AA42" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="AB42" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="AC42" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="AD42" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="AE42" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="X43" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="Y43" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="Z43" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="AA43" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="AB43" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="AC43" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="AD43" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="AE43" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="AF43" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="AG43" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="AH43" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="AI43" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="AJ43" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="AK43" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="AL43" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="AM43" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="X44" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="Y44" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="Z44" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="AA44" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="AB44" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="AC44" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="AD44" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="AE44" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="AF44" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="AG44" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="AH44" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="AI44" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="AJ44" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="AK44" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="AL44" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="AM44" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="AN44" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="AO44" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="AP44" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="AQ44" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="AR44" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="AS44" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="AT44" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="AU44" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="AV44" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="AW44" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="AX44" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="X45" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="Y45" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="Z45" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="AA45" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="AB45" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="AC45" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="AD45" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="AE45" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="AF45" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="AG45" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="AH45" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="X46" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="Y46" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="Z46" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="AA46" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="AB46" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="AC46" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="AD46" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="AE46" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="AF46" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="AG46" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="AH46" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="AI46" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="AJ46" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="AK46" r:id="rId_hyperlink_997"/>
+    <hyperlink ref="AL46" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="AM46" r:id="rId_hyperlink_999"/>
+    <hyperlink ref="AN46" r:id="rId_hyperlink_1000"/>
+    <hyperlink ref="AO46" r:id="rId_hyperlink_1001"/>
+    <hyperlink ref="AP46" r:id="rId_hyperlink_1002"/>
+    <hyperlink ref="AQ46" r:id="rId_hyperlink_1003"/>
+    <hyperlink ref="AR46" r:id="rId_hyperlink_1004"/>
+    <hyperlink ref="AS46" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="AT46" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="AU46" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="AV46" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="AW46" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="AX46" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="AY46" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="AZ46" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="BA46" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="BB46" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="BC46" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="BD46" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="BE46" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="BF46" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="BG46" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="BH46" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="BI46" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="BJ46" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="BK46" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="BL46" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="X47" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="Y47" r:id="rId_hyperlink_1026"/>
+    <hyperlink ref="Z47" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="AA47" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="AB47" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="AC47" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="X48" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="Y48" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="Z48" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="AA48" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="AB48" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="AC48" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="AD48" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="AE48" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="X49" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="Y49" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="Z49" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="AA49" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="AB49" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="AC49" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="AD49" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="AE49" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="AF49" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="AG49" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="AH49" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="AI49" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="AJ49" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="AK49" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="AL49" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="AM49" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="AN49" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="AO49" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="AP49" r:id="rId_hyperlink_1057"/>
+    <hyperlink ref="AQ49" r:id="rId_hyperlink_1058"/>
+    <hyperlink ref="AR49" r:id="rId_hyperlink_1059"/>
+    <hyperlink ref="AS49" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="AT49" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="AU49" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="AV49" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="AW49" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="AX49" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="AY49" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="AZ49" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="BA49" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="BB49" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="BC49" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="BD49" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="BE49" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="BF49" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="BG49" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="BH49" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="BI49" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="BJ49" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="BK49" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="BL49" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="BM49" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="BN49" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="BO49" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="BP49" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="BQ49" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="BR49" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="BS49" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="X50" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="Y50" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="Z50" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="AA50" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="AB50" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="AC50" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="AD50" r:id="rId_hyperlink_1093"/>
+    <hyperlink ref="AE50" r:id="rId_hyperlink_1094"/>
+    <hyperlink ref="AF50" r:id="rId_hyperlink_1095"/>
+    <hyperlink ref="AG50" r:id="rId_hyperlink_1096"/>
+    <hyperlink ref="AH50" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="AI50" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="AJ50" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="AK50" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="AL50" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="AM50" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="AN50" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="AO50" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="AP50" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="AQ50" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="AR50" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="AS50" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="AT50" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="AU50" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="AV50" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="AW50" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="AX50" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="AY50" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="AZ50" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="BA50" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="BB50" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="BC50" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="BD50" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="BE50" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="BF50" r:id="rId_hyperlink_1121"/>
+    <hyperlink ref="BG50" r:id="rId_hyperlink_1122"/>
+    <hyperlink ref="BH50" r:id="rId_hyperlink_1123"/>
+    <hyperlink ref="X51" r:id="rId_hyperlink_1124"/>
+    <hyperlink ref="Y51" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="Z51" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="AA51" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="AB51" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="AC51" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="AD51" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="AE51" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="AF51" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="AG51" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="AH51" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="AI51" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="AJ51" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="AK51" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="AL51" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="AM51" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="AN51" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="AO51" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="AP51" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="AQ51" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="AR51" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="AS51" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="AT51" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="AU51" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="AV51" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="AW51" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="AX51" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="AY51" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="X52" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="Y52" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="Z52" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="AA52" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="AB52" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="AC52" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="X53" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="Y53" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="Z53" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="AA53" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="AB53" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="AC53" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="AD53" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="AE53" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="X54" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="Y54" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="Z54" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="AA54" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="AB54" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="AC54" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="AD54" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="AE54" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="AF54" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="AG54" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="AH54" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="AI54" r:id="rId_hyperlink_1177"/>
+    <hyperlink ref="AJ54" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="AK54" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="AL54" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="AM54" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="AN54" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="AO54" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="AP54" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="AQ54" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="AR54" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="AS54" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="AT54" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="AU54" r:id="rId_hyperlink_1189"/>
+    <hyperlink ref="AV54" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="AW54" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="AX54" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="AY54" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="AZ54" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="BA54" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="BB54" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="X55" r:id="rId_hyperlink_1197"/>
+    <hyperlink ref="Y55" r:id="rId_hyperlink_1198"/>
+    <hyperlink ref="Z55" r:id="rId_hyperlink_1199"/>
+    <hyperlink ref="AA55" r:id="rId_hyperlink_1200"/>
+    <hyperlink ref="AB55" r:id="rId_hyperlink_1201"/>
+    <hyperlink ref="AC55" r:id="rId_hyperlink_1202"/>
+    <hyperlink ref="AD55" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="AE55" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="AF55" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="AG55" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="AH55" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="AI55" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="AJ55" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="AK55" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="AL55" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="AM55" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="AN55" r:id="rId_hyperlink_1213"/>
+    <hyperlink ref="AO55" r:id="rId_hyperlink_1214"/>
+    <hyperlink ref="AP55" r:id="rId_hyperlink_1215"/>
+    <hyperlink ref="AQ55" r:id="rId_hyperlink_1216"/>
+    <hyperlink ref="AR55" r:id="rId_hyperlink_1217"/>
+    <hyperlink ref="AS55" r:id="rId_hyperlink_1218"/>
+    <hyperlink ref="AT55" r:id="rId_hyperlink_1219"/>
+    <hyperlink ref="AU55" r:id="rId_hyperlink_1220"/>
+    <hyperlink ref="AV55" r:id="rId_hyperlink_1221"/>
+    <hyperlink ref="AW55" r:id="rId_hyperlink_1222"/>
+    <hyperlink ref="AX55" r:id="rId_hyperlink_1223"/>
+    <hyperlink ref="AY55" r:id="rId_hyperlink_1224"/>
+    <hyperlink ref="AZ55" r:id="rId_hyperlink_1225"/>
+    <hyperlink ref="BA55" r:id="rId_hyperlink_1226"/>
+    <hyperlink ref="BB55" r:id="rId_hyperlink_1227"/>
+    <hyperlink ref="X56" r:id="rId_hyperlink_1228"/>
+    <hyperlink ref="Y56" r:id="rId_hyperlink_1229"/>
+    <hyperlink ref="Z56" r:id="rId_hyperlink_1230"/>
+    <hyperlink ref="AA56" r:id="rId_hyperlink_1231"/>
+    <hyperlink ref="AB56" r:id="rId_hyperlink_1232"/>
+    <hyperlink ref="AC56" r:id="rId_hyperlink_1233"/>
+    <hyperlink ref="AD56" r:id="rId_hyperlink_1234"/>
+    <hyperlink ref="AE56" r:id="rId_hyperlink_1235"/>
+    <hyperlink ref="AF56" r:id="rId_hyperlink_1236"/>
+    <hyperlink ref="AG56" r:id="rId_hyperlink_1237"/>
+    <hyperlink ref="AH56" r:id="rId_hyperlink_1238"/>
+    <hyperlink ref="AI56" r:id="rId_hyperlink_1239"/>
+    <hyperlink ref="AJ56" r:id="rId_hyperlink_1240"/>
+    <hyperlink ref="AK56" r:id="rId_hyperlink_1241"/>
+    <hyperlink ref="AL56" r:id="rId_hyperlink_1242"/>
+    <hyperlink ref="AM56" r:id="rId_hyperlink_1243"/>
+    <hyperlink ref="AN56" r:id="rId_hyperlink_1244"/>
+    <hyperlink ref="AO56" r:id="rId_hyperlink_1245"/>
+    <hyperlink ref="AP56" r:id="rId_hyperlink_1246"/>
+    <hyperlink ref="AQ56" r:id="rId_hyperlink_1247"/>
+    <hyperlink ref="AR56" r:id="rId_hyperlink_1248"/>
+    <hyperlink ref="AS56" r:id="rId_hyperlink_1249"/>
+    <hyperlink ref="X57" r:id="rId_hyperlink_1250"/>
+    <hyperlink ref="Y57" r:id="rId_hyperlink_1251"/>
+    <hyperlink ref="Z57" r:id="rId_hyperlink_1252"/>
+    <hyperlink ref="AA57" r:id="rId_hyperlink_1253"/>
+    <hyperlink ref="AB57" r:id="rId_hyperlink_1254"/>
+    <hyperlink ref="AC57" r:id="rId_hyperlink_1255"/>
+    <hyperlink ref="AD57" r:id="rId_hyperlink_1256"/>
+    <hyperlink ref="AE57" r:id="rId_hyperlink_1257"/>
+    <hyperlink ref="X58" r:id="rId_hyperlink_1258"/>
+    <hyperlink ref="Y58" r:id="rId_hyperlink_1259"/>
+    <hyperlink ref="Z58" r:id="rId_hyperlink_1260"/>
+    <hyperlink ref="AA58" r:id="rId_hyperlink_1261"/>
+    <hyperlink ref="AB58" r:id="rId_hyperlink_1262"/>
+    <hyperlink ref="AC58" r:id="rId_hyperlink_1263"/>
+    <hyperlink ref="X59" r:id="rId_hyperlink_1264"/>
+    <hyperlink ref="Y59" r:id="rId_hyperlink_1265"/>
+    <hyperlink ref="Z59" r:id="rId_hyperlink_1266"/>
+    <hyperlink ref="AA59" r:id="rId_hyperlink_1267"/>
+    <hyperlink ref="AB59" r:id="rId_hyperlink_1268"/>
+    <hyperlink ref="AC59" r:id="rId_hyperlink_1269"/>
+    <hyperlink ref="AD59" r:id="rId_hyperlink_1270"/>
+    <hyperlink ref="AE59" r:id="rId_hyperlink_1271"/>
+    <hyperlink ref="AF59" r:id="rId_hyperlink_1272"/>
+    <hyperlink ref="AG59" r:id="rId_hyperlink_1273"/>
+    <hyperlink ref="AH59" r:id="rId_hyperlink_1274"/>
+    <hyperlink ref="AI59" r:id="rId_hyperlink_1275"/>
+    <hyperlink ref="AJ59" r:id="rId_hyperlink_1276"/>
+    <hyperlink ref="X60" r:id="rId_hyperlink_1277"/>
+    <hyperlink ref="Y60" r:id="rId_hyperlink_1278"/>
+    <hyperlink ref="Z60" r:id="rId_hyperlink_1279"/>
+    <hyperlink ref="AA60" r:id="rId_hyperlink_1280"/>
+    <hyperlink ref="AB60" r:id="rId_hyperlink_1281"/>
+    <hyperlink ref="AC60" r:id="rId_hyperlink_1282"/>
+    <hyperlink ref="AD60" r:id="rId_hyperlink_1283"/>
+    <hyperlink ref="AE60" r:id="rId_hyperlink_1284"/>
+    <hyperlink ref="AF60" r:id="rId_hyperlink_1285"/>
+    <hyperlink ref="AG60" r:id="rId_hyperlink_1286"/>
+    <hyperlink ref="AH60" r:id="rId_hyperlink_1287"/>
+    <hyperlink ref="AI60" r:id="rId_hyperlink_1288"/>
+    <hyperlink ref="X61" r:id="rId_hyperlink_1289"/>
+    <hyperlink ref="Y61" r:id="rId_hyperlink_1290"/>
+    <hyperlink ref="Z61" r:id="rId_hyperlink_1291"/>
+    <hyperlink ref="AA61" r:id="rId_hyperlink_1292"/>
+    <hyperlink ref="AB61" r:id="rId_hyperlink_1293"/>
+    <hyperlink ref="X62" r:id="rId_hyperlink_1294"/>
+    <hyperlink ref="Y62" r:id="rId_hyperlink_1295"/>
+    <hyperlink ref="Z62" r:id="rId_hyperlink_1296"/>
+    <hyperlink ref="AA62" r:id="rId_hyperlink_1297"/>
+    <hyperlink ref="AB62" r:id="rId_hyperlink_1298"/>
+    <hyperlink ref="AC62" r:id="rId_hyperlink_1299"/>
+    <hyperlink ref="AD62" r:id="rId_hyperlink_1300"/>
+    <hyperlink ref="AE62" r:id="rId_hyperlink_1301"/>
+    <hyperlink ref="AF62" r:id="rId_hyperlink_1302"/>
+    <hyperlink ref="AG62" r:id="rId_hyperlink_1303"/>
+    <hyperlink ref="AH62" r:id="rId_hyperlink_1304"/>
+    <hyperlink ref="AI62" r:id="rId_hyperlink_1305"/>
+    <hyperlink ref="AJ62" r:id="rId_hyperlink_1306"/>
+    <hyperlink ref="AK62" r:id="rId_hyperlink_1307"/>
+    <hyperlink ref="AL62" r:id="rId_hyperlink_1308"/>
+    <hyperlink ref="AM62" r:id="rId_hyperlink_1309"/>
+    <hyperlink ref="AN62" r:id="rId_hyperlink_1310"/>
+    <hyperlink ref="AO62" r:id="rId_hyperlink_1311"/>
+    <hyperlink ref="AP62" r:id="rId_hyperlink_1312"/>
+    <hyperlink ref="AQ62" r:id="rId_hyperlink_1313"/>
+    <hyperlink ref="AR62" r:id="rId_hyperlink_1314"/>
+    <hyperlink ref="AS62" r:id="rId_hyperlink_1315"/>
+    <hyperlink ref="AT62" r:id="rId_hyperlink_1316"/>
+    <hyperlink ref="AU62" r:id="rId_hyperlink_1317"/>
+    <hyperlink ref="AV62" r:id="rId_hyperlink_1318"/>
+    <hyperlink ref="AW62" r:id="rId_hyperlink_1319"/>
+    <hyperlink ref="AX62" r:id="rId_hyperlink_1320"/>
+    <hyperlink ref="AY62" r:id="rId_hyperlink_1321"/>
+    <hyperlink ref="AZ62" r:id="rId_hyperlink_1322"/>
+    <hyperlink ref="BA62" r:id="rId_hyperlink_1323"/>
+    <hyperlink ref="BB62" r:id="rId_hyperlink_1324"/>
+    <hyperlink ref="BC62" r:id="rId_hyperlink_1325"/>
+    <hyperlink ref="BD62" r:id="rId_hyperlink_1326"/>
+    <hyperlink ref="BE62" r:id="rId_hyperlink_1327"/>
+    <hyperlink ref="BF62" r:id="rId_hyperlink_1328"/>
+    <hyperlink ref="BG62" r:id="rId_hyperlink_1329"/>
+    <hyperlink ref="BH62" r:id="rId_hyperlink_1330"/>
+    <hyperlink ref="BI62" r:id="rId_hyperlink_1331"/>
+    <hyperlink ref="BJ62" r:id="rId_hyperlink_1332"/>
+    <hyperlink ref="BK62" r:id="rId_hyperlink_1333"/>
+    <hyperlink ref="BL62" r:id="rId_hyperlink_1334"/>
+    <hyperlink ref="BM62" r:id="rId_hyperlink_1335"/>
+    <hyperlink ref="BN62" r:id="rId_hyperlink_1336"/>
+    <hyperlink ref="BO62" r:id="rId_hyperlink_1337"/>
+    <hyperlink ref="BP62" r:id="rId_hyperlink_1338"/>
+    <hyperlink ref="BQ62" r:id="rId_hyperlink_1339"/>
+    <hyperlink ref="BR62" r:id="rId_hyperlink_1340"/>
+    <hyperlink ref="BS62" r:id="rId_hyperlink_1341"/>
+    <hyperlink ref="BT62" r:id="rId_hyperlink_1342"/>
+    <hyperlink ref="BU62" r:id="rId_hyperlink_1343"/>
+    <hyperlink ref="BV62" r:id="rId_hyperlink_1344"/>
+    <hyperlink ref="BW62" r:id="rId_hyperlink_1345"/>
+    <hyperlink ref="BX62" r:id="rId_hyperlink_1346"/>
+    <hyperlink ref="BY62" r:id="rId_hyperlink_1347"/>
+    <hyperlink ref="BZ62" r:id="rId_hyperlink_1348"/>
+    <hyperlink ref="CA62" r:id="rId_hyperlink_1349"/>
+    <hyperlink ref="CB62" r:id="rId_hyperlink_1350"/>
+    <hyperlink ref="CC62" r:id="rId_hyperlink_1351"/>
+    <hyperlink ref="X63" r:id="rId_hyperlink_1352"/>
+    <hyperlink ref="Y63" r:id="rId_hyperlink_1353"/>
+    <hyperlink ref="Z63" r:id="rId_hyperlink_1354"/>
+    <hyperlink ref="AA63" r:id="rId_hyperlink_1355"/>
+    <hyperlink ref="AB63" r:id="rId_hyperlink_1356"/>
+    <hyperlink ref="AC63" r:id="rId_hyperlink_1357"/>
+    <hyperlink ref="AD63" r:id="rId_hyperlink_1358"/>
+    <hyperlink ref="AE63" r:id="rId_hyperlink_1359"/>
+    <hyperlink ref="X64" r:id="rId_hyperlink_1360"/>
+    <hyperlink ref="Y64" r:id="rId_hyperlink_1361"/>
+    <hyperlink ref="Z64" r:id="rId_hyperlink_1362"/>
+    <hyperlink ref="AA64" r:id="rId_hyperlink_1363"/>
+    <hyperlink ref="AB64" r:id="rId_hyperlink_1364"/>
+    <hyperlink ref="AC64" r:id="rId_hyperlink_1365"/>
+    <hyperlink ref="AD64" r:id="rId_hyperlink_1366"/>
+    <hyperlink ref="AE64" r:id="rId_hyperlink_1367"/>
+    <hyperlink ref="AF64" r:id="rId_hyperlink_1368"/>
+    <hyperlink ref="AG64" r:id="rId_hyperlink_1369"/>
+    <hyperlink ref="X65" r:id="rId_hyperlink_1370"/>
+    <hyperlink ref="Y65" r:id="rId_hyperlink_1371"/>
+    <hyperlink ref="Z65" r:id="rId_hyperlink_1372"/>
+    <hyperlink ref="AA65" r:id="rId_hyperlink_1373"/>
+    <hyperlink ref="AB65" r:id="rId_hyperlink_1374"/>
+    <hyperlink ref="AC65" r:id="rId_hyperlink_1375"/>
+    <hyperlink ref="AD65" r:id="rId_hyperlink_1376"/>
+    <hyperlink ref="AE65" r:id="rId_hyperlink_1377"/>
+    <hyperlink ref="AF65" r:id="rId_hyperlink_1378"/>
+    <hyperlink ref="AG65" r:id="rId_hyperlink_1379"/>
+    <hyperlink ref="AH65" r:id="rId_hyperlink_1380"/>
+    <hyperlink ref="AI65" r:id="rId_hyperlink_1381"/>
+    <hyperlink ref="AJ65" r:id="rId_hyperlink_1382"/>
+    <hyperlink ref="AK65" r:id="rId_hyperlink_1383"/>
+    <hyperlink ref="AL65" r:id="rId_hyperlink_1384"/>
+    <hyperlink ref="AM65" r:id="rId_hyperlink_1385"/>
+    <hyperlink ref="AN65" r:id="rId_hyperlink_1386"/>
+    <hyperlink ref="AO65" r:id="rId_hyperlink_1387"/>
+    <hyperlink ref="AP65" r:id="rId_hyperlink_1388"/>
+    <hyperlink ref="AQ65" r:id="rId_hyperlink_1389"/>
+    <hyperlink ref="AR65" r:id="rId_hyperlink_1390"/>
+    <hyperlink ref="AS65" r:id="rId_hyperlink_1391"/>
+    <hyperlink ref="AT65" r:id="rId_hyperlink_1392"/>
+    <hyperlink ref="AU65" r:id="rId_hyperlink_1393"/>
+    <hyperlink ref="AV65" r:id="rId_hyperlink_1394"/>
+    <hyperlink ref="AW65" r:id="rId_hyperlink_1395"/>
+    <hyperlink ref="AX65" r:id="rId_hyperlink_1396"/>
+    <hyperlink ref="AY65" r:id="rId_hyperlink_1397"/>
+    <hyperlink ref="AZ65" r:id="rId_hyperlink_1398"/>
+    <hyperlink ref="BA65" r:id="rId_hyperlink_1399"/>
+    <hyperlink ref="BB65" r:id="rId_hyperlink_1400"/>
+    <hyperlink ref="BC65" r:id="rId_hyperlink_1401"/>
+    <hyperlink ref="BD65" r:id="rId_hyperlink_1402"/>
+    <hyperlink ref="BE65" r:id="rId_hyperlink_1403"/>
+    <hyperlink ref="BF65" r:id="rId_hyperlink_1404"/>
+    <hyperlink ref="BG65" r:id="rId_hyperlink_1405"/>
+    <hyperlink ref="BH65" r:id="rId_hyperlink_1406"/>
+    <hyperlink ref="BI65" r:id="rId_hyperlink_1407"/>
+    <hyperlink ref="BJ65" r:id="rId_hyperlink_1408"/>
+    <hyperlink ref="BK65" r:id="rId_hyperlink_1409"/>
+    <hyperlink ref="BL65" r:id="rId_hyperlink_1410"/>
+    <hyperlink ref="X66" r:id="rId_hyperlink_1411"/>
+    <hyperlink ref="Y66" r:id="rId_hyperlink_1412"/>
+    <hyperlink ref="Z66" r:id="rId_hyperlink_1413"/>
+    <hyperlink ref="AA66" r:id="rId_hyperlink_1414"/>
+    <hyperlink ref="AB66" r:id="rId_hyperlink_1415"/>
+    <hyperlink ref="AC66" r:id="rId_hyperlink_1416"/>
+    <hyperlink ref="AD66" r:id="rId_hyperlink_1417"/>
+    <hyperlink ref="AE66" r:id="rId_hyperlink_1418"/>
+    <hyperlink ref="AF66" r:id="rId_hyperlink_1419"/>
+    <hyperlink ref="AG66" r:id="rId_hyperlink_1420"/>
+    <hyperlink ref="X67" r:id="rId_hyperlink_1421"/>
+    <hyperlink ref="Y67" r:id="rId_hyperlink_1422"/>
+    <hyperlink ref="Z67" r:id="rId_hyperlink_1423"/>
+    <hyperlink ref="AA67" r:id="rId_hyperlink_1424"/>
+    <hyperlink ref="AB67" r:id="rId_hyperlink_1425"/>
+    <hyperlink ref="AC67" r:id="rId_hyperlink_1426"/>
+    <hyperlink ref="X68" r:id="rId_hyperlink_1427"/>
+    <hyperlink ref="Y68" r:id="rId_hyperlink_1428"/>
+    <hyperlink ref="Z68" r:id="rId_hyperlink_1429"/>
+    <hyperlink ref="AA68" r:id="rId_hyperlink_1430"/>
+    <hyperlink ref="AB68" r:id="rId_hyperlink_1431"/>
+    <hyperlink ref="AC68" r:id="rId_hyperlink_1432"/>
+    <hyperlink ref="AD68" r:id="rId_hyperlink_1433"/>
+    <hyperlink ref="AE68" r:id="rId_hyperlink_1434"/>
+    <hyperlink ref="AF68" r:id="rId_hyperlink_1435"/>
+    <hyperlink ref="AG68" r:id="rId_hyperlink_1436"/>
+    <hyperlink ref="AH68" r:id="rId_hyperlink_1437"/>
+    <hyperlink ref="AI68" r:id="rId_hyperlink_1438"/>
+    <hyperlink ref="AJ68" r:id="rId_hyperlink_1439"/>
+    <hyperlink ref="AK68" r:id="rId_hyperlink_1440"/>
+    <hyperlink ref="AL68" r:id="rId_hyperlink_1441"/>
+    <hyperlink ref="AM68" r:id="rId_hyperlink_1442"/>
+    <hyperlink ref="AN68" r:id="rId_hyperlink_1443"/>
+    <hyperlink ref="AO68" r:id="rId_hyperlink_1444"/>
+    <hyperlink ref="X69" r:id="rId_hyperlink_1445"/>
+    <hyperlink ref="Y69" r:id="rId_hyperlink_1446"/>
+    <hyperlink ref="Z69" r:id="rId_hyperlink_1447"/>
+    <hyperlink ref="AA69" r:id="rId_hyperlink_1448"/>
+    <hyperlink ref="AB69" r:id="rId_hyperlink_1449"/>
+    <hyperlink ref="AC69" r:id="rId_hyperlink_1450"/>
+    <hyperlink ref="AD69" r:id="rId_hyperlink_1451"/>
+    <hyperlink ref="X70" r:id="rId_hyperlink_1452"/>
+    <hyperlink ref="Y70" r:id="rId_hyperlink_1453"/>
+    <hyperlink ref="Z70" r:id="rId_hyperlink_1454"/>
+    <hyperlink ref="AA70" r:id="rId_hyperlink_1455"/>
+    <hyperlink ref="AB70" r:id="rId_hyperlink_1456"/>
+    <hyperlink ref="AC70" r:id="rId_hyperlink_1457"/>
+    <hyperlink ref="AD70" r:id="rId_hyperlink_1458"/>
+    <hyperlink ref="AE70" r:id="rId_hyperlink_1459"/>
+    <hyperlink ref="AF70" r:id="rId_hyperlink_1460"/>
+    <hyperlink ref="AG70" r:id="rId_hyperlink_1461"/>
+    <hyperlink ref="X71" r:id="rId_hyperlink_1462"/>
+    <hyperlink ref="Y71" r:id="rId_hyperlink_1463"/>
+    <hyperlink ref="Z71" r:id="rId_hyperlink_1464"/>
+    <hyperlink ref="X72" r:id="rId_hyperlink_1465"/>
+    <hyperlink ref="Y72" r:id="rId_hyperlink_1466"/>
+    <hyperlink ref="Z72" r:id="rId_hyperlink_1467"/>
+    <hyperlink ref="AA72" r:id="rId_hyperlink_1468"/>
+    <hyperlink ref="AB72" r:id="rId_hyperlink_1469"/>
+    <hyperlink ref="AC72" r:id="rId_hyperlink_1470"/>
+    <hyperlink ref="AD72" r:id="rId_hyperlink_1471"/>
+    <hyperlink ref="AE72" r:id="rId_hyperlink_1472"/>
+    <hyperlink ref="AF72" r:id="rId_hyperlink_1473"/>
+    <hyperlink ref="X73" r:id="rId_hyperlink_1474"/>
+    <hyperlink ref="Y73" r:id="rId_hyperlink_1475"/>
+    <hyperlink ref="Z73" r:id="rId_hyperlink_1476"/>
+    <hyperlink ref="AA73" r:id="rId_hyperlink_1477"/>
+    <hyperlink ref="AB73" r:id="rId_hyperlink_1478"/>
+    <hyperlink ref="AC73" r:id="rId_hyperlink_1479"/>
+    <hyperlink ref="AD73" r:id="rId_hyperlink_1480"/>
+    <hyperlink ref="AE73" r:id="rId_hyperlink_1481"/>
+    <hyperlink ref="AF73" r:id="rId_hyperlink_1482"/>
+    <hyperlink ref="AG73" r:id="rId_hyperlink_1483"/>
+    <hyperlink ref="X74" r:id="rId_hyperlink_1484"/>
+    <hyperlink ref="Y74" r:id="rId_hyperlink_1485"/>
+    <hyperlink ref="Z74" r:id="rId_hyperlink_1486"/>
+    <hyperlink ref="AA74" r:id="rId_hyperlink_1487"/>
+    <hyperlink ref="AB74" r:id="rId_hyperlink_1488"/>
+    <hyperlink ref="AC74" r:id="rId_hyperlink_1489"/>
+    <hyperlink ref="AD74" r:id="rId_hyperlink_1490"/>
+    <hyperlink ref="AE74" r:id="rId_hyperlink_1491"/>
+    <hyperlink ref="AF74" r:id="rId_hyperlink_1492"/>
+    <hyperlink ref="AG74" r:id="rId_hyperlink_1493"/>
+    <hyperlink ref="AH74" r:id="rId_hyperlink_1494"/>
+    <hyperlink ref="AI74" r:id="rId_hyperlink_1495"/>
+    <hyperlink ref="AJ74" r:id="rId_hyperlink_1496"/>
+    <hyperlink ref="AK74" r:id="rId_hyperlink_1497"/>
+    <hyperlink ref="AL74" r:id="rId_hyperlink_1498"/>
+    <hyperlink ref="AM74" r:id="rId_hyperlink_1499"/>
+    <hyperlink ref="AN74" r:id="rId_hyperlink_1500"/>
+    <hyperlink ref="AO74" r:id="rId_hyperlink_1501"/>
+    <hyperlink ref="AP74" r:id="rId_hyperlink_1502"/>
+    <hyperlink ref="AQ74" r:id="rId_hyperlink_1503"/>
+    <hyperlink ref="AR74" r:id="rId_hyperlink_1504"/>
+    <hyperlink ref="AS74" r:id="rId_hyperlink_1505"/>
+    <hyperlink ref="AT74" r:id="rId_hyperlink_1506"/>
+    <hyperlink ref="AU74" r:id="rId_hyperlink_1507"/>
+    <hyperlink ref="AV74" r:id="rId_hyperlink_1508"/>
+    <hyperlink ref="AW74" r:id="rId_hyperlink_1509"/>
+    <hyperlink ref="AX74" r:id="rId_hyperlink_1510"/>
+    <hyperlink ref="AY74" r:id="rId_hyperlink_1511"/>
+    <hyperlink ref="AZ74" r:id="rId_hyperlink_1512"/>
+    <hyperlink ref="BA74" r:id="rId_hyperlink_1513"/>
+    <hyperlink ref="BB74" r:id="rId_hyperlink_1514"/>
+    <hyperlink ref="BC74" r:id="rId_hyperlink_1515"/>
+    <hyperlink ref="BD74" r:id="rId_hyperlink_1516"/>
+    <hyperlink ref="X75" r:id="rId_hyperlink_1517"/>
+    <hyperlink ref="Y75" r:id="rId_hyperlink_1518"/>
+    <hyperlink ref="Z75" r:id="rId_hyperlink_1519"/>
+    <hyperlink ref="AA75" r:id="rId_hyperlink_1520"/>
+    <hyperlink ref="AB75" r:id="rId_hyperlink_1521"/>
+    <hyperlink ref="AC75" r:id="rId_hyperlink_1522"/>
+    <hyperlink ref="AD75" r:id="rId_hyperlink_1523"/>
+    <hyperlink ref="X76" r:id="rId_hyperlink_1524"/>
+    <hyperlink ref="Y76" r:id="rId_hyperlink_1525"/>
+    <hyperlink ref="X77" r:id="rId_hyperlink_1526"/>
+    <hyperlink ref="Y77" r:id="rId_hyperlink_1527"/>
+    <hyperlink ref="Z77" r:id="rId_hyperlink_1528"/>
+    <hyperlink ref="AA77" r:id="rId_hyperlink_1529"/>
+    <hyperlink ref="AB77" r:id="rId_hyperlink_1530"/>
+    <hyperlink ref="AC77" r:id="rId_hyperlink_1531"/>
+    <hyperlink ref="AD77" r:id="rId_hyperlink_1532"/>
+    <hyperlink ref="AE77" r:id="rId_hyperlink_1533"/>
+    <hyperlink ref="AF77" r:id="rId_hyperlink_1534"/>
+    <hyperlink ref="AG77" r:id="rId_hyperlink_1535"/>
+    <hyperlink ref="X78" r:id="rId_hyperlink_1536"/>
+    <hyperlink ref="Y78" r:id="rId_hyperlink_1537"/>
+    <hyperlink ref="Z78" r:id="rId_hyperlink_1538"/>
+    <hyperlink ref="AA78" r:id="rId_hyperlink_1539"/>
+    <hyperlink ref="AB78" r:id="rId_hyperlink_1540"/>
+    <hyperlink ref="AC78" r:id="rId_hyperlink_1541"/>
+    <hyperlink ref="AD78" r:id="rId_hyperlink_1542"/>
+    <hyperlink ref="AE78" r:id="rId_hyperlink_1543"/>
+    <hyperlink ref="AF78" r:id="rId_hyperlink_1544"/>
+    <hyperlink ref="AG78" r:id="rId_hyperlink_1545"/>
+    <hyperlink ref="X79" r:id="rId_hyperlink_1546"/>
+    <hyperlink ref="Y79" r:id="rId_hyperlink_1547"/>
+    <hyperlink ref="Z79" r:id="rId_hyperlink_1548"/>
+    <hyperlink ref="AA79" r:id="rId_hyperlink_1549"/>
+    <hyperlink ref="AB79" r:id="rId_hyperlink_1550"/>
+    <hyperlink ref="AC79" r:id="rId_hyperlink_1551"/>
+    <hyperlink ref="AD79" r:id="rId_hyperlink_1552"/>
+    <hyperlink ref="AE79" r:id="rId_hyperlink_1553"/>
+    <hyperlink ref="AF79" r:id="rId_hyperlink_1554"/>
+    <hyperlink ref="AG79" r:id="rId_hyperlink_1555"/>
+    <hyperlink ref="X80" r:id="rId_hyperlink_1556"/>
+    <hyperlink ref="Y80" r:id="rId_hyperlink_1557"/>
+    <hyperlink ref="Z80" r:id="rId_hyperlink_1558"/>
+    <hyperlink ref="AA80" r:id="rId_hyperlink_1559"/>
+    <hyperlink ref="AB80" r:id="rId_hyperlink_1560"/>
+    <hyperlink ref="AC80" r:id="rId_hyperlink_1561"/>
+    <hyperlink ref="AD80" r:id="rId_hyperlink_1562"/>
+    <hyperlink ref="AE80" r:id="rId_hyperlink_1563"/>
+    <hyperlink ref="AF80" r:id="rId_hyperlink_1564"/>
+    <hyperlink ref="AG80" r:id="rId_hyperlink_1565"/>
+    <hyperlink ref="AH80" r:id="rId_hyperlink_1566"/>
+    <hyperlink ref="AI80" r:id="rId_hyperlink_1567"/>
+    <hyperlink ref="AJ80" r:id="rId_hyperlink_1568"/>
+    <hyperlink ref="AK80" r:id="rId_hyperlink_1569"/>
+    <hyperlink ref="AL80" r:id="rId_hyperlink_1570"/>
+    <hyperlink ref="AM80" r:id="rId_hyperlink_1571"/>
+    <hyperlink ref="AN80" r:id="rId_hyperlink_1572"/>
+    <hyperlink ref="AO80" r:id="rId_hyperlink_1573"/>
+    <hyperlink ref="X81" r:id="rId_hyperlink_1574"/>
+    <hyperlink ref="Y81" r:id="rId_hyperlink_1575"/>
+    <hyperlink ref="X82" r:id="rId_hyperlink_1576"/>
+    <hyperlink ref="Y82" r:id="rId_hyperlink_1577"/>
+    <hyperlink ref="Z82" r:id="rId_hyperlink_1578"/>
+    <hyperlink ref="AA82" r:id="rId_hyperlink_1579"/>
+    <hyperlink ref="AB82" r:id="rId_hyperlink_1580"/>
+    <hyperlink ref="AC82" r:id="rId_hyperlink_1581"/>
+    <hyperlink ref="X83" r:id="rId_hyperlink_1582"/>
+    <hyperlink ref="Y83" r:id="rId_hyperlink_1583"/>
+    <hyperlink ref="Z83" r:id="rId_hyperlink_1584"/>
+    <hyperlink ref="X84" r:id="rId_hyperlink_1585"/>
+    <hyperlink ref="Y84" r:id="rId_hyperlink_1586"/>
+    <hyperlink ref="Z84" r:id="rId_hyperlink_1587"/>
+    <hyperlink ref="AA84" r:id="rId_hyperlink_1588"/>
+    <hyperlink ref="AB84" r:id="rId_hyperlink_1589"/>
+    <hyperlink ref="AC84" r:id="rId_hyperlink_1590"/>
+    <hyperlink ref="AD84" r:id="rId_hyperlink_1591"/>
+    <hyperlink ref="AE84" r:id="rId_hyperlink_1592"/>
+    <hyperlink ref="X85" r:id="rId_hyperlink_1593"/>
+    <hyperlink ref="X86" r:id="rId_hyperlink_1594"/>
+    <hyperlink ref="Y86" r:id="rId_hyperlink_1595"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
@@ -559,32 +17803,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-08-31 08:37:08</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-31 08:37:08)</dc:description>
+  <dc:title>Literature Export 2026-09-20 11:52:28</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-20 11:52:28)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>