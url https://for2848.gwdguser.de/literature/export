--- v20 (2026-09-20)
+++ v21 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1788">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1798">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -2519,50 +2519,77 @@
   <si>
     <t>10.1073/pnas.2533451123</t>
   </si>
   <si>
     <t>Bright monomeric fluorescent protein elite-niRFP704 for two-channel near-infrared STED nanoscopy</t>
   </si>
   <si>
     <t>1091-6490</t>
   </si>
   <si>
     <t>https://doi.org/10.1073/pnas.2533451123</t>
   </si>
   <si>
     <t>CRC 1456</t>
   </si>
   <si>
     <t>Habenstein F, Jensen N, Stumpf D, Chizhik AI, Leutenegger M, Chang J, Fognini A, Qin-Dregely J, Zadeh IE, Kirck LL, Enderlein J, Inamdar K, Hell SW, Jakobs S</t>
   </si>
   <si>
     <t>Habenstein F</t>
   </si>
   <si>
     <t>2026-08-31 06:47:41</t>
   </si>
   <si>
+    <t>http://for2848.gwdguser.de/literature/publications/87</t>
+  </si>
+  <si>
+    <t>rg_daumke</t>
+  </si>
+  <si>
+    <t>P06</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-026-77869-3</t>
+  </si>
+  <si>
+    <t>Integrative structural modelling reveals the human Mic60-Mic19 subcomplex as a diffusion barrier in mitochondria</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-026-77869-3</t>
+  </si>
+  <si>
+    <t>Nathanail E, Rolando E, Ruwolt M, Zaporozhets I, Liu F, Clementi C, Daumke O</t>
+  </si>
+  <si>
+    <t>Nathanail E</t>
+  </si>
+  <si>
+    <t>2026-09-29 08:30:35</t>
+  </si>
+  <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc1.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc2.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc3.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc4.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc5.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc6.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc7.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc8.mp4</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0525-0191</t>
@@ -5286,50 +5313,53 @@
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1357</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/693</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/3</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/ 0000-0002-7256-8231</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/26</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/52</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/66</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1440</t>
+  </si>
+  <si>
+    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/180153</t>
   </si>
   <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: GHITM antibody</t>
   </si>
   <si>
     <t>primary: ALR Antibody (FL-205)</t>
   </si>
   <si>
     <t>primary: Anti-ATP5A antibody [15H4C4] - Mitochondrial Marker</t>
   </si>
   <si>
     <t>primary: Anti-COA7 antibody</t>
   </si>
   <si>
     <t>primary: COX IV (3E11) Rabbit mAb</t>
   </si>
   <si>
     <t>primary: Monoclonal Anti-Heat Shock Protein 60 antibody</t>
   </si>
   <si>
     <t>primary: Mitofilin Antibody</t>
   </si>
@@ -5725,59 +5755,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc3.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc4.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc5.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc6.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc7.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc8.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100681213" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0010-SDataEV.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embr.202152727?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.12.12.470907v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2021/12/12/2021.12.12.470907/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100374" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2020.09.02.279612v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC3/embed/media-3.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC4/embed/media-4.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC5/embed/media-5.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC6/embed/media-6.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/335" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/443" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100199" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_mdar_reproducibility_checklist.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1126/science.abj3944" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_movies_s1_to_s18.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-7654" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0286-3777" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1441-4074" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4342" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5725-8940" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-1793" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3510-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/442" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/6" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q114142902" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98832" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E21-03-0143" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/combinedsupmats.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/reviewhistory.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s06.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s07.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023025" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/169" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/396" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/039bjqg32" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01dr6c206" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01b6kha49" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/19" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q115196097" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98968" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elifesciences.org/articles/68213" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-1" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-2" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-3" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-4" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-5" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-6" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-7" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-8" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-9" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-10" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-11" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-12" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig1-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig2-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig3-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig4-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig5-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig6-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/166" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/384" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010519" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/94595" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0962-8924%2821%2900183-5" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/159" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/351" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13002" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89952" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00637-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM6_ESM.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/154" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/337" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112578777" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13116" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10741" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89909" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-021-02529-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9821-2532" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/153" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/334" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OYG" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/23" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100381" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.03.23.436644v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/147" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/291" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107273432" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100378" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.05.11.443555v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/145" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/258" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0006-3495%2820%2932240-2" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qs1a797" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/85051" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/highwire/filestream/980812/field_highwire_adjunct_files/0/pnas.2009329118.sapp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/content/pnas/118/15/e2009329118.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139514" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0704-9651" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0683-6277" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-3068" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/143" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/248" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9W" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9X" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/049v69k10" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ysqcn41" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04zhhva53" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010h6g454" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/86321" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1879625721000328/pdfft?md5=50b583f8de874841d4e5ef1f67226a6b&amp;pid=1-s2.0-S1879625721000328-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/142" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107981452" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82861" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00249-021-01501-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154757" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154758" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11993" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11994" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11995" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/88330" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-020-20542-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3B" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3C" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3D" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106464627" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-020-01473-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM3_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00wge5k78" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104111264" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100151" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM8_ESM.xlsxs" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jy4mx12" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104412529" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/83539" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3000943&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndownloader.figstatic.com/articles/13244010/versions/1" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatics.jax.org/allele/MGI:5882597" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03s7gtk40" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q102070858" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81004" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-020-03647-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-020-03647-z/MediaObjects/18_2020_3647_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052gg0110" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0087djs12" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100390769" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-11007" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100148" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-020-2368-8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95301171" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc1.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90198310" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82396" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreviews.org/doi/pdf/10.1146/annurev-biophys-121219-081550" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9031" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89858289" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/22074" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/42230" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/52343" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/60431" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81550" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2019104105?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0008-MovieEV6.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0009-MovieEV7.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0010-MovieEV8.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0011-MovieEV9.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0012-MovieEV10.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0013-MovieEV11.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0014-MovieEV12.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0015-MovieEV13.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0016-MovieEV14.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0017-MovieEV15.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0018-MovieEV16.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0022-SDataEVFigs.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6451-6311" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-8120" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4403-4520" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-5077" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-3983" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/33" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014305" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018863" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019157" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q96612803" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.02.24.481837v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/02/26/2022.02.24.481837/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/1" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10906" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10907" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10908" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/105516" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-022-28720-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/98" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD025180" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/333" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/458" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/294" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016664" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004055" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112639447" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13135" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13138" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89038" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00651-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/119" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/171" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/381" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZU" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZV" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/65" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108084260" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.03.30.486340v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.04.05.487160v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-2963" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.05.27.493704v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8623" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/111988" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0968-0004%2822%2900139-6" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/177" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/507" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/113142" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fhumu.24430&amp;file=humu24430-sup-0001-Bogershausen_et_al_supplementary_figures_clean.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/humu.24430?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4300-8224" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2777-0198" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1618-9269" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/180" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/517" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028hv5492" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tvm6f46" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0493xsw21" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fp12092" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05grdyy37" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ggpsq73" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/53" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002182" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2202653119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8962-9443" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0022" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4632-525X" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5620-1528" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7125-3246" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8216-5578" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-5178" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3564-1014" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/025fw7a54" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04mz5ra38" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cv9y106" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05k9skc85" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02ppyfa04" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kzqn938" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.abo4946?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_movies_s1_and_s2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2716" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-5226" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6478-5562" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5012-8377" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6036" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3021-1100" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3506" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PUZ" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV0" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV1" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113788040" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2022112006?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0001-AppendixS1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2755-9117" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9548-2337" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5141-0243" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-1659" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qp3tb03" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536381" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_260070" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1549585" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10949139" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576212" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_627786" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576213" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2122154" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628377" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_398755" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1587580" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859893" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2175271" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2797949" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_476743" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_631683" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2272627" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11179069" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2556564" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628423" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695870" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695410" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859369" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_331284" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1851572" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1079527" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2179539" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798527" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628381" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2303727" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10983078" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0019" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/119185" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2215799119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm03.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm04.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-2736" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-0848" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5962-7359" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/629" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02v51f717" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/214" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.19.521049v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/191" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/648" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.15.520589v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/653" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/ejn.15917?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/publon/10.1111/ejn.15917" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Fejn.15917&amp;file=ejn15917-sup-0001-Supporting+information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9842-3818" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2352-0853" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vtebn72" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/6/4/e202201607.full-text.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF091453.1" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0999-7818" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-2595" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2086-3757" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043mz5j54" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038321296" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vpj4s62" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9Y6K9" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.04.17.537183v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1135-0797" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0345" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/219" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/686" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/187" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/127534" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/1873-3468.14671?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/222" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/706" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0001-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0002-TableEV1.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0003-TableEV2.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0004-TableEV3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0005-TableEV4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0006-TableEV5.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0007-TableEV6.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0008-TableEV7.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0009-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0010-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/49" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4522-3289" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/735" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/210" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2156476" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2721226" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_399431" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2619830" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2661779" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2120990" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2039775" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534117" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143157" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143165" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2827757" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534096" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2620153" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f0yaq80" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01faaaf77" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/233" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/793" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(23)01031-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/a6353ce2-7368-4158-a22f-edb5cde404a3/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/113" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.mendeley.com/v1/datasets/publish-confirmation/hhf6hmcrwr/1?folder=&amp;__hstc=25856994.69dace1c6714d2c06f9e14e45bcb7a3b.1696921918665.1704880230610.1704882859151.16&amp;__hssc=25856994.1.1704882859151&amp;__hsfp=1849298653" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/2b22dfa0-08c9-49ac-a13c-63bfa8dd1ba4/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/7315a729-5538-4545-a0a8-33ad32894188/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/427361e7-c09a-4159-b906-41d00a07b815/mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_005015.3" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0786-4090" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-4295" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6060-1557" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/236" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/815" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/333" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150790" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2164779" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2207530" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2250805" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2251270" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2282657" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2298378" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2532231" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880329" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880599" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10887758" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11037644" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F3.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F4.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F5.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F8.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F9.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F10.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F11.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F13.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F14.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F16.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F17.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC1/embed/inline-supplementary-material-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC2/embed/inline-supplementary-material-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/237" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/819" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ecchs44" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/384" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.02.14.579514v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/02/15/2024.02.14.579514/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9895-8577" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/832" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/161" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/403" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008395" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014892" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P35232" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99623" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P50093" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gr4te78" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_presentations_1_pdf/octet-stream/Presentation%201.pdf/2/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_datasheets_1_docx/octet-stream/Data%20Sheet%201.DOCX/1/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/244" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/839" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/414" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18499" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18500" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18501" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18502" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18503" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18504" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18496" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/150" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/844" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/413" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1966902" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/k4j5kjfj7t.1" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-022-04579-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-022-04579-6/MediaObjects/18_2022_4579_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0988-9411" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2267-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-125X" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2529-4231" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-8274" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8654-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/242" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/850" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/418" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012040" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/243" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/849" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/246" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/886" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/938" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0418-1673" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/970" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00m8d6786" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/286" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/150000" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_262044" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_443084" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_914102" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1857804" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1860273" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2066704" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2084810" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2096551" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2101119" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2146368" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2147359" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150762" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2214934" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2307392" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2313567" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534088" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534095" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535764" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535774" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536183" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2545672" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2683502" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2857979" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878090" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881239" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881266" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881305" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10640900" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10672785" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10673537" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10858175" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10862101" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10863633" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11213573" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/254" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9792-4354" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1095" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01445-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/221" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/261" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E6M" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4TNA" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHU" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/557" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/313" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1158" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/217" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pyqav47" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/033n3pw66" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/554" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/318" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1151" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/263" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032d0e990" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1196" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/265" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48309" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?216468" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/rouskinlab/seismic-rna" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Ahram-Ahn/FASTKD5-analysis" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-1342" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4503-6034" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1310" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011798" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024373" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13905679" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04pp8hn57" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003jsdw96" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043c0p156" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00hj8s172" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/162750" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/416" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/425" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/303" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/431" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05467hx49" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/163883" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-6735" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/693" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/ 0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1440" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc3.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc4.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc5.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc6.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc7.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc8.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100681213" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0010-SDataEV.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embr.202152727?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.12.12.470907v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2021/12/12/2021.12.12.470907/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100374" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2020.09.02.279612v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC3/embed/media-3.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC4/embed/media-4.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC5/embed/media-5.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC6/embed/media-6.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/335" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/443" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100199" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_mdar_reproducibility_checklist.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1126/science.abj3944" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_movies_s1_to_s18.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-7654" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0286-3777" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1441-4074" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4342" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5725-8940" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-1793" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3510-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/442" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/6" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q114142902" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98832" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E21-03-0143" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/combinedsupmats.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/reviewhistory.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s06.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s07.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023025" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/169" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/396" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/039bjqg32" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01dr6c206" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01b6kha49" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/19" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q115196097" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98968" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elifesciences.org/articles/68213" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-1" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-2" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-3" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-4" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-5" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-6" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-7" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-8" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-9" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-10" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-11" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-12" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig1-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig2-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig3-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig4-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig5-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig6-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/166" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/384" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010519" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/94595" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0962-8924%2821%2900183-5" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/159" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/351" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13002" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89952" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00637-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM6_ESM.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/154" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/337" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112578777" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13116" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10741" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89909" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-021-02529-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9821-2532" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/153" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/334" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OYG" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/23" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100381" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.03.23.436644v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/147" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/291" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107273432" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100378" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.05.11.443555v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/145" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/258" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0006-3495%2820%2932240-2" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qs1a797" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/85051" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/highwire/filestream/980812/field_highwire_adjunct_files/0/pnas.2009329118.sapp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/content/pnas/118/15/e2009329118.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139514" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0704-9651" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0683-6277" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-3068" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/143" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/248" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9W" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9X" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/049v69k10" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ysqcn41" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04zhhva53" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010h6g454" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/86321" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1879625721000328/pdfft?md5=50b583f8de874841d4e5ef1f67226a6b&amp;pid=1-s2.0-S1879625721000328-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/142" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107981452" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82861" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00249-021-01501-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154757" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154758" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11993" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11994" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11995" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/88330" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-020-20542-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3B" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3C" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3D" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106464627" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-020-01473-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM3_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00wge5k78" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104111264" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100151" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM8_ESM.xlsxs" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jy4mx12" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104412529" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/83539" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3000943&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndownloader.figstatic.com/articles/13244010/versions/1" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatics.jax.org/allele/MGI:5882597" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03s7gtk40" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q102070858" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81004" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-020-03647-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-020-03647-z/MediaObjects/18_2020_3647_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052gg0110" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0087djs12" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100390769" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-11007" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100148" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-020-2368-8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95301171" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc1.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90198310" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82396" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreviews.org/doi/pdf/10.1146/annurev-biophys-121219-081550" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9031" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89858289" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/22074" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/42230" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/52343" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/60431" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81550" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2019104105?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0008-MovieEV6.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0009-MovieEV7.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0010-MovieEV8.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0011-MovieEV9.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0012-MovieEV10.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0013-MovieEV11.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0014-MovieEV12.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0015-MovieEV13.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0016-MovieEV14.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0017-MovieEV15.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0018-MovieEV16.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0022-SDataEVFigs.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6451-6311" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-8120" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4403-4520" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-5077" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-3983" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/33" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014305" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018863" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019157" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q96612803" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.02.24.481837v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/02/26/2022.02.24.481837/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/1" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10906" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10907" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10908" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/105516" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-022-28720-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/98" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD025180" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/333" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/458" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/294" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016664" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004055" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112639447" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13135" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13138" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89038" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00651-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/119" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/171" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/381" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZU" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZV" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/65" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108084260" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.03.30.486340v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.04.05.487160v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-2963" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.05.27.493704v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8623" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/111988" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0968-0004%2822%2900139-6" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/177" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/507" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/113142" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fhumu.24430&amp;file=humu24430-sup-0001-Bogershausen_et_al_supplementary_figures_clean.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/humu.24430?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4300-8224" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2777-0198" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1618-9269" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/180" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/517" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028hv5492" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tvm6f46" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0493xsw21" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fp12092" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05grdyy37" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ggpsq73" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/53" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002182" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2202653119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8962-9443" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0022" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4632-525X" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5620-1528" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7125-3246" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8216-5578" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-5178" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3564-1014" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/025fw7a54" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04mz5ra38" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cv9y106" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05k9skc85" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02ppyfa04" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kzqn938" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.abo4946?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_movies_s1_and_s2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2716" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-5226" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6478-5562" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5012-8377" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6036" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3021-1100" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3506" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PUZ" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV0" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV1" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113788040" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2022112006?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0001-AppendixS1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2755-9117" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9548-2337" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5141-0243" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-1659" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qp3tb03" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536381" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_260070" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1549585" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10949139" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576212" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_627786" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576213" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2122154" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628377" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_398755" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1587580" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859893" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2175271" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2797949" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_476743" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_631683" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2272627" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11179069" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2556564" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628423" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695870" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695410" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859369" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_331284" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1851572" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1079527" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2179539" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798527" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628381" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2303727" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10983078" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0019" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/119185" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2215799119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm03.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm04.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-2736" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-0848" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5962-7359" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/629" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02v51f717" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/214" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.19.521049v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/191" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/648" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.15.520589v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/653" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/ejn.15917?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/publon/10.1111/ejn.15917" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Fejn.15917&amp;file=ejn15917-sup-0001-Supporting+information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9842-3818" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2352-0853" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vtebn72" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/6/4/e202201607.full-text.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF091453.1" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0999-7818" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-2595" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2086-3757" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043mz5j54" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038321296" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vpj4s62" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9Y6K9" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.04.17.537183v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1135-0797" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0345" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/219" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/686" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/187" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/127534" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/1873-3468.14671?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/222" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/706" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0001-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0002-TableEV1.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0003-TableEV2.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0004-TableEV3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0005-TableEV4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0006-TableEV5.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0007-TableEV6.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0008-TableEV7.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0009-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0010-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/49" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4522-3289" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/735" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/210" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2156476" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2721226" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_399431" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2619830" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2661779" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2120990" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2039775" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534117" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143157" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143165" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2827757" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534096" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2620153" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f0yaq80" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01faaaf77" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/233" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/793" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(23)01031-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/a6353ce2-7368-4158-a22f-edb5cde404a3/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/113" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.mendeley.com/v1/datasets/publish-confirmation/hhf6hmcrwr/1?folder=&amp;__hstc=25856994.69dace1c6714d2c06f9e14e45bcb7a3b.1696921918665.1704880230610.1704882859151.16&amp;__hssc=25856994.1.1704882859151&amp;__hsfp=1849298653" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/2b22dfa0-08c9-49ac-a13c-63bfa8dd1ba4/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/7315a729-5538-4545-a0a8-33ad32894188/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/427361e7-c09a-4159-b906-41d00a07b815/mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_005015.3" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0786-4090" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-4295" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6060-1557" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/236" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/815" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/333" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150790" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2164779" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2207530" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2250805" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2251270" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2282657" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2298378" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2532231" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880329" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880599" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10887758" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11037644" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F3.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F4.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F5.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F8.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F9.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F10.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F11.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F13.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F14.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F16.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F17.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC1/embed/inline-supplementary-material-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC2/embed/inline-supplementary-material-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/237" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/819" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ecchs44" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/384" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.02.14.579514v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/02/15/2024.02.14.579514/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9895-8577" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/832" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/161" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/403" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008395" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014892" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P35232" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99623" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P50093" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gr4te78" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_presentations_1_pdf/octet-stream/Presentation%201.pdf/2/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_datasheets_1_docx/octet-stream/Data%20Sheet%201.DOCX/1/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/244" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/839" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/414" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18499" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18500" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18501" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18502" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18503" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18504" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18496" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/150" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/844" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/413" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1966902" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/k4j5kjfj7t.1" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-022-04579-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-022-04579-6/MediaObjects/18_2022_4579_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0988-9411" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2267-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-125X" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2529-4231" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-8274" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8654-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/242" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/850" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/418" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012040" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/243" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/849" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/246" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/886" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/938" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0418-1673" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/970" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00m8d6786" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/286" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/150000" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_262044" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_443084" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_914102" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1857804" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1860273" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2066704" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2084810" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2096551" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2101119" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2146368" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2147359" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150762" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2214934" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2307392" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2313567" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534088" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534095" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535764" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535774" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536183" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2545672" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2683502" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2857979" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878090" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881239" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881266" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881305" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10640900" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10672785" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10673537" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10858175" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10862101" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10863633" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11213573" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/254" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9792-4354" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1095" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01445-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/221" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/261" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E6M" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4TNA" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHU" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/557" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/313" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1158" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/217" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pyqav47" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/033n3pw66" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/554" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/318" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1151" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/263" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032d0e990" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1196" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/265" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48309" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?216468" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/rouskinlab/seismic-rna" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Ahram-Ahn/FASTKD5-analysis" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-1342" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4503-6034" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1310" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011798" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024373" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13905679" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04pp8hn57" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003jsdw96" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043c0p156" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00hj8s172" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/162750" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/416" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/425" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/303" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/431" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05467hx49" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/163883" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-6735" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/693" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/ 0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1440" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/180153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX87"/>
+  <dimension ref="A1:CX88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:CX1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="80" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="35.277" bestFit="true" customWidth="true" style="0"/>
@@ -5916,51 +5946,51 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>1758</v>
+        <v>1768</v>
       </c>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
@@ -5978,51 +6008,51 @@
       <c r="BH1" s="1"/>
       <c r="BI1" s="1"/>
       <c r="BJ1" s="1"/>
       <c r="BK1" s="1"/>
       <c r="BL1" s="1"/>
       <c r="BM1" s="1"/>
       <c r="BN1" s="1"/>
       <c r="BO1" s="1"/>
       <c r="BP1" s="1"/>
       <c r="BQ1" s="1"/>
       <c r="BR1" s="1"/>
       <c r="BS1" s="1"/>
       <c r="BT1" s="1"/>
       <c r="BU1" s="1"/>
       <c r="BV1" s="1"/>
       <c r="BW1" s="1"/>
       <c r="BX1" s="1"/>
       <c r="BY1" s="1"/>
       <c r="BZ1" s="1"/>
       <c r="CA1" s="1"/>
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1" t="s">
-        <v>1787</v>
+        <v>1797</v>
       </c>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1"/>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
       <c r="CN1" s="1"/>
       <c r="CO1" s="1"/>
       <c r="CP1" s="1"/>
       <c r="CQ1" s="1"/>
       <c r="CR1" s="1"/>
       <c r="CS1" s="1"/>
       <c r="CT1" s="1"/>
       <c r="CU1" s="1"/>
       <c r="CV1" s="1"/>
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
     </row>
     <row r="2" spans="1:102">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
@@ -6068,90 +6098,90 @@
         <v>148322</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2">
         <v>1862</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2"/>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>
       <c r="X2" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="Y2" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
       <c r="Z2" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="AA2" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
       <c r="AB2" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
       <c r="AC2" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="AD2" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="AE2" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="AF2" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="AG2" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="AH2" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="AI2" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="AJ2" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="CF2" t="s">
-        <v>1759</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="3" spans="1:102">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
       <c r="G3">
         <v>34595823</v>
       </c>
       <c r="H3" t="s">
@@ -6175,135 +6205,135 @@
       </c>
       <c r="O3"/>
       <c r="P3">
         <v>12</v>
       </c>
       <c r="Q3">
         <v>22</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3"/>
       <c r="T3" t="s">
         <v>46</v>
       </c>
       <c r="U3" t="s">
         <v>47</v>
       </c>
       <c r="V3" t="s">
         <v>37</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="Y3" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="Z3" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="AA3" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="AB3" t="s">
+        <v>861</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>862</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>863</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>865</v>
+      </c>
+      <c r="AG3" t="s">
         <v>852</v>
       </c>
-      <c r="AC3" t="s">
+      <c r="AH3" t="s">
         <v>853</v>
       </c>
-      <c r="AD3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="CF3" t="s">
-        <v>1760</v>
+        <v>1770</v>
       </c>
       <c r="CG3" t="s">
-        <v>1761</v>
+        <v>1771</v>
       </c>
       <c r="CH3" t="s">
-        <v>1762</v>
+        <v>1772</v>
       </c>
       <c r="CI3" t="s">
-        <v>1763</v>
+        <v>1773</v>
       </c>
       <c r="CJ3" t="s">
-        <v>1764</v>
+        <v>1774</v>
       </c>
       <c r="CK3" t="s">
-        <v>1765</v>
+        <v>1775</v>
       </c>
       <c r="CL3" t="s">
-        <v>1766</v>
+        <v>1776</v>
       </c>
       <c r="CM3" t="s">
-        <v>1767</v>
+        <v>1777</v>
       </c>
       <c r="CN3" t="s">
-        <v>1768</v>
+        <v>1778</v>
       </c>
       <c r="CO3" t="s">
-        <v>1769</v>
+        <v>1779</v>
       </c>
       <c r="CP3" t="s">
-        <v>1770</v>
+        <v>1780</v>
       </c>
       <c r="CQ3" t="s">
-        <v>1771</v>
+        <v>1781</v>
       </c>
       <c r="CR3" t="s">
-        <v>1772</v>
+        <v>1782</v>
       </c>
       <c r="CS3" t="s">
-        <v>1773</v>
+        <v>1783</v>
       </c>
       <c r="CT3" t="s">
-        <v>1774</v>
+        <v>1784</v>
       </c>
       <c r="CU3" t="s">
-        <v>1775</v>
+        <v>1785</v>
       </c>
       <c r="CV3" t="s">
-        <v>1776</v>
+        <v>1786</v>
       </c>
       <c r="CW3" t="s">
-        <v>1777</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="4" spans="1:102">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>53</v>
       </c>
@@ -6323,96 +6353,96 @@
       <c r="N4" t="s">
         <v>57</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4" t="s">
         <v>55</v>
       </c>
       <c r="S4" t="s">
         <v>58</v>
       </c>
       <c r="T4" t="s">
         <v>59</v>
       </c>
       <c r="U4" t="s">
         <v>60</v>
       </c>
       <c r="V4" t="s">
         <v>61</v>
       </c>
       <c r="W4" t="s">
         <v>62</v>
       </c>
       <c r="X4" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="Y4" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="Z4" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="AA4" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="AB4" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="AC4" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AD4" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="AE4" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="CF4" t="s">
-        <v>1778</v>
+        <v>1788</v>
       </c>
       <c r="CG4" t="s">
-        <v>1779</v>
+        <v>1789</v>
       </c>
       <c r="CH4" t="s">
-        <v>1780</v>
+        <v>1790</v>
       </c>
       <c r="CI4" t="s">
-        <v>1781</v>
+        <v>1791</v>
       </c>
       <c r="CJ4" t="s">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="CK4" t="s">
-        <v>1783</v>
+        <v>1793</v>
       </c>
       <c r="CL4" t="s">
-        <v>1784</v>
+        <v>1794</v>
       </c>
       <c r="CM4" t="s">
-        <v>1785</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="5" spans="1:102">
       <c r="A5" t="s">
         <v>63</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="s">
         <v>65</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>66</v>
       </c>
@@ -6432,150 +6462,150 @@
       <c r="N5" t="s">
         <v>68</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5" t="s">
         <v>55</v>
       </c>
       <c r="S5" t="s">
         <v>69</v>
       </c>
       <c r="T5" t="s">
         <v>70</v>
       </c>
       <c r="U5" t="s">
         <v>71</v>
       </c>
       <c r="V5" t="s">
         <v>72</v>
       </c>
       <c r="W5" t="s">
         <v>73</v>
       </c>
       <c r="X5" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="Y5" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="Z5" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="AA5" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="AB5" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="AC5" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="AD5" t="s">
+        <v>880</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>881</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>882</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>883</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>884</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>885</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>886</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>887</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>888</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>889</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>890</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>891</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>892</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>893</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>894</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>895</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>896</v>
+      </c>
+      <c r="AU5" t="s">
         <v>871</v>
       </c>
-      <c r="AE5" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AV5" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="AW5" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="AX5" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="AY5" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="AZ5" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="BA5" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
       <c r="BB5" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="BC5" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="BD5" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="CF5" t="s">
-        <v>1786</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="6" spans="1:102">
       <c r="A6" t="s">
         <v>74</v>
       </c>
       <c r="B6" t="s">
         <v>64</v>
       </c>
       <c r="C6" t="s">
         <v>65</v>
       </c>
       <c r="D6" t="s">
         <v>75</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6">
         <v>35143306</v>
       </c>
       <c r="H6" t="s">
@@ -6599,111 +6629,111 @@
       </c>
       <c r="O6"/>
       <c r="P6">
         <v>6581</v>
       </c>
       <c r="Q6">
         <v>375</v>
       </c>
       <c r="R6" t="s">
         <v>78</v>
       </c>
       <c r="S6"/>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="U6" t="s">
         <v>82</v>
       </c>
       <c r="V6" t="s">
         <v>83</v>
       </c>
       <c r="W6" t="s">
         <v>84</v>
       </c>
       <c r="X6" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="Y6" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="Z6" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="AA6" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="AB6" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="AC6" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="AD6" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="AE6" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="AF6" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="AG6" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="AH6" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="AI6" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="AJ6" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="AK6" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="AL6" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="AM6" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="AN6" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="AO6" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="AP6" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AQ6" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="AR6" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
     </row>
     <row r="7" spans="1:102">
       <c r="A7" t="s">
         <v>85</v>
       </c>
       <c r="B7" t="s">
         <v>86</v>
       </c>
       <c r="C7" t="s">
         <v>87</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>35080992</v>
       </c>
       <c r="H7" t="s">
@@ -6725,111 +6755,111 @@
         <v>92</v>
       </c>
       <c r="N7" t="s">
         <v>93</v>
       </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7" t="s">
         <v>94</v>
       </c>
       <c r="S7"/>
       <c r="T7" t="s">
         <v>95</v>
       </c>
       <c r="U7" t="s">
         <v>96</v>
       </c>
       <c r="V7" t="s">
         <v>97</v>
       </c>
       <c r="W7" t="s">
         <v>98</v>
       </c>
       <c r="X7" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="Y7" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="Z7" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="AA7" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="AB7" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
       <c r="AC7" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="AD7" t="s">
+        <v>930</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>931</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>932</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>933</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>871</v>
+      </c>
+      <c r="AI7" t="s">
         <v>921</v>
       </c>
-      <c r="AE7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AJ7" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AK7" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="AL7" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="AM7" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="AN7" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="AO7" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="AP7" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="AQ7" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="AR7" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
     </row>
     <row r="8" spans="1:102">
       <c r="A8" t="s">
         <v>99</v>
       </c>
       <c r="B8" t="s">
         <v>100</v>
       </c>
       <c r="C8" t="s">
         <v>87</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>2</v>
       </c>
       <c r="G8">
         <v>34969438</v>
       </c>
       <c r="H8" t="s">
@@ -6851,165 +6881,165 @@
       <c r="N8" t="s">
         <v>105</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8">
         <v>10</v>
       </c>
       <c r="R8" t="s">
         <v>103</v>
       </c>
       <c r="S8"/>
       <c r="T8" t="s">
         <v>106</v>
       </c>
       <c r="U8" t="s">
         <v>107</v>
       </c>
       <c r="V8" t="s">
         <v>108</v>
       </c>
       <c r="W8" t="s">
         <v>109</v>
       </c>
       <c r="X8" t="s">
+        <v>943</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>944</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>945</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>946</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>947</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>948</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>949</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>950</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>951</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>952</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>953</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>954</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>955</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>956</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>957</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>958</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>959</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>960</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>961</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>962</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>930</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>963</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>964</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>965</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>966</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>967</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>968</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>871</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>921</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>872</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>969</v>
+      </c>
+      <c r="BD8" t="s">
         <v>934</v>
       </c>
-      <c r="Y8" t="s">
-[...94 lines deleted...]
-      </c>
       <c r="BE8" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="BF8" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="BG8" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="BH8" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="BI8" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="BJ8" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
     </row>
     <row r="9" spans="1:102">
       <c r="A9" t="s">
         <v>110</v>
       </c>
       <c r="B9" t="s">
         <v>111</v>
       </c>
       <c r="C9" t="s">
         <v>112</v>
       </c>
       <c r="D9" t="s">
         <v>75</v>
       </c>
       <c r="E9" t="s">
         <v>113</v>
       </c>
       <c r="F9">
         <v>2</v>
       </c>
       <c r="G9">
         <v>34635384</v>
       </c>
       <c r="H9" t="s">
@@ -7037,75 +7067,75 @@
         <v>120</v>
       </c>
       <c r="P9">
         <v>3</v>
       </c>
       <c r="Q9">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>121</v>
       </c>
       <c r="S9"/>
       <c r="T9" t="s">
         <v>122</v>
       </c>
       <c r="U9" t="s">
         <v>123</v>
       </c>
       <c r="V9" t="s">
         <v>124</v>
       </c>
       <c r="W9" t="s">
         <v>125</v>
       </c>
       <c r="X9" t="s">
+        <v>974</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>975</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>976</v>
+      </c>
+      <c r="AA9" t="s">
         <v>965</v>
       </c>
-      <c r="Y9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB9" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="AC9" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="AD9" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AE9" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AF9" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
     </row>
     <row r="10" spans="1:102">
       <c r="A10" t="s">
         <v>126</v>
       </c>
       <c r="B10" t="s">
         <v>111</v>
       </c>
       <c r="C10" t="s">
         <v>112</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10">
         <v>2</v>
       </c>
       <c r="G10">
         <v>34489609</v>
       </c>
       <c r="H10" t="s">
@@ -7131,132 +7161,132 @@
         <v>132</v>
       </c>
       <c r="P10">
         <v>9</v>
       </c>
       <c r="Q10">
         <v>28</v>
       </c>
       <c r="R10" t="s">
         <v>133</v>
       </c>
       <c r="S10"/>
       <c r="T10" t="s">
         <v>134</v>
       </c>
       <c r="U10" t="s">
         <v>135</v>
       </c>
       <c r="V10" t="s">
         <v>136</v>
       </c>
       <c r="W10" t="s">
         <v>137</v>
       </c>
       <c r="X10" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="Y10" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="Z10" t="s">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="AA10" t="s">
-        <v>973</v>
+        <v>982</v>
       </c>
       <c r="AB10" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="AC10" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
       <c r="AD10" t="s">
+        <v>985</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>986</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>987</v>
+      </c>
+      <c r="AG10" t="s">
         <v>976</v>
       </c>
-      <c r="AE10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH10" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="AI10" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AJ10" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="AK10" t="s">
-        <v>982</v>
+        <v>991</v>
       </c>
       <c r="AL10" t="s">
-        <v>983</v>
+        <v>992</v>
       </c>
       <c r="AM10" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AN10" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AO10" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="AP10" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="AQ10" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="AR10" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="AS10" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="AT10" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="AU10" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="AV10" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="AW10" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="AX10" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="AY10" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="11" spans="1:102">
       <c r="A11" t="s">
         <v>138</v>
       </c>
       <c r="B11" t="s">
         <v>111</v>
       </c>
       <c r="C11" t="s">
         <v>112</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
         <v>2</v>
       </c>
       <c r="G11">
         <v>34429502</v>
       </c>
       <c r="H11" t="s">
@@ -7280,129 +7310,129 @@
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>1</v>
       </c>
       <c r="Q11">
         <v>4</v>
       </c>
       <c r="R11" t="s">
         <v>144</v>
       </c>
       <c r="S11"/>
       <c r="T11" t="s">
         <v>145</v>
       </c>
       <c r="U11" t="s">
         <v>146</v>
       </c>
       <c r="V11" t="s">
         <v>147</v>
       </c>
       <c r="W11" t="s">
         <v>148</v>
       </c>
       <c r="X11" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="Y11" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="Z11" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="AA11" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>1008</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>976</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>989</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>988</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>871</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>921</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>934</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>993</v>
+      </c>
+      <c r="AV11" t="s">
         <v>998</v>
       </c>
-      <c r="AB11" t="s">
+      <c r="AW11" t="s">
         <v>999</v>
       </c>
-      <c r="AC11" t="s">
-[...5 lines deleted...]
-      <c r="AE11" t="s">
+      <c r="AX11" t="s">
         <v>1002</v>
-      </c>
-[...55 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="12" spans="1:102">
       <c r="A12" t="s">
         <v>149</v>
       </c>
       <c r="B12" t="s">
         <v>111</v>
       </c>
       <c r="C12" t="s">
         <v>112</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>150</v>
       </c>
@@ -7422,93 +7452,93 @@
       <c r="N12" t="s">
         <v>152</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12" t="s">
         <v>55</v>
       </c>
       <c r="S12" t="s">
         <v>153</v>
       </c>
       <c r="T12" t="s">
         <v>154</v>
       </c>
       <c r="U12" t="s">
         <v>146</v>
       </c>
       <c r="V12" t="s">
         <v>147</v>
       </c>
       <c r="W12" t="s">
         <v>155</v>
       </c>
       <c r="X12" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
       <c r="Y12" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="Z12" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AA12" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AB12" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="AC12" t="s">
-        <v>1014</v>
+        <v>1023</v>
       </c>
       <c r="AD12" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
       <c r="AE12" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
       <c r="AF12" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AG12" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AH12" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="AI12" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="AJ12" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="AK12" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="AL12" t="s">
-        <v>1017</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="13" spans="1:102">
       <c r="A13" t="s">
         <v>156</v>
       </c>
       <c r="B13" t="s">
         <v>111</v>
       </c>
       <c r="C13" t="s">
         <v>112</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>157</v>
       </c>
@@ -7528,126 +7558,126 @@
       <c r="N13" t="s">
         <v>159</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13" t="s">
         <v>55</v>
       </c>
       <c r="S13" t="s">
         <v>160</v>
       </c>
       <c r="T13" t="s">
         <v>161</v>
       </c>
       <c r="U13" t="s">
         <v>162</v>
       </c>
       <c r="V13" t="s">
         <v>147</v>
       </c>
       <c r="W13" t="s">
         <v>163</v>
       </c>
       <c r="X13" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="Y13" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="Z13" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="AA13" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
       <c r="AB13" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AC13" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AD13" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="AE13" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
       <c r="AF13" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="AG13" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="AH13" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
       <c r="AI13" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
       <c r="AJ13" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
       <c r="AK13" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AL13" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AM13" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AN13" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="AO13" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="AP13" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="AQ13" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="AR13" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="AS13" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="AT13" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="AU13" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="AV13" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="AW13" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="14" spans="1:102">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>165</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>166</v>
       </c>
@@ -7673,63 +7703,63 @@
         <v>172</v>
       </c>
       <c r="P14">
         <v>3</v>
       </c>
       <c r="Q14">
         <v>120</v>
       </c>
       <c r="R14" t="s">
         <v>173</v>
       </c>
       <c r="S14"/>
       <c r="T14" t="s">
         <v>174</v>
       </c>
       <c r="U14" t="s">
         <v>37</v>
       </c>
       <c r="V14" t="s">
         <v>175</v>
       </c>
       <c r="W14" t="s">
         <v>176</v>
       </c>
       <c r="X14" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="Y14" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="Z14" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="AA14" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="AB14" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="15" spans="1:102">
       <c r="A15" t="s">
         <v>177</v>
       </c>
       <c r="B15" t="s">
         <v>111</v>
       </c>
       <c r="C15" t="s">
         <v>112</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15">
         <v>33876744</v>
       </c>
       <c r="H15" t="s">
@@ -7755,111 +7785,111 @@
         <v>183</v>
       </c>
       <c r="P15">
         <v>15</v>
       </c>
       <c r="Q15">
         <v>118</v>
       </c>
       <c r="R15" t="s">
         <v>184</v>
       </c>
       <c r="S15"/>
       <c r="T15" t="s">
         <v>185</v>
       </c>
       <c r="U15" t="s">
         <v>136</v>
       </c>
       <c r="V15" t="s">
         <v>186</v>
       </c>
       <c r="W15" t="s">
         <v>187</v>
       </c>
       <c r="X15" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
       <c r="Y15" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="Z15" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="AA15" t="s">
-        <v>1033</v>
+        <v>1042</v>
       </c>
       <c r="AB15" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AC15" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AD15" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
       <c r="AE15" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
       <c r="AF15" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
       <c r="AG15" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
       <c r="AH15" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="AI15" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="AJ15" t="s">
-        <v>1040</v>
+        <v>1049</v>
       </c>
       <c r="AK15" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
       <c r="AL15" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AM15" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AN15" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AO15" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
       <c r="AP15" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="AQ15" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
       <c r="AR15" t="s">
-        <v>1045</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="16" spans="1:102">
       <c r="A16" t="s">
         <v>188</v>
       </c>
       <c r="B16" t="s">
         <v>111</v>
       </c>
       <c r="C16" t="s">
         <v>112</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>113</v>
       </c>
       <c r="F16">
         <v>2</v>
       </c>
       <c r="G16">
         <v>33945951</v>
       </c>
       <c r="H16" t="s">
@@ -7883,75 +7913,75 @@
       </c>
       <c r="O16" t="s">
         <v>194</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>48</v>
       </c>
       <c r="R16" t="s">
         <v>195</v>
       </c>
       <c r="S16"/>
       <c r="T16" t="s">
         <v>136</v>
       </c>
       <c r="U16" t="s">
         <v>136</v>
       </c>
       <c r="V16" t="s">
         <v>136</v>
       </c>
       <c r="W16" t="s">
         <v>196</v>
       </c>
       <c r="X16" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
       <c r="Y16" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="Z16" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AA16" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="AB16" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="AC16" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AD16" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AE16" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AF16" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="17" spans="1:102">
       <c r="A17" t="s">
         <v>197</v>
       </c>
       <c r="B17" t="s">
         <v>198</v>
       </c>
       <c r="C17" t="s">
         <v>199</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>113</v>
       </c>
       <c r="F17">
         <v>2</v>
       </c>
       <c r="G17">
         <v>33527201</v>
       </c>
       <c r="H17" t="s">
@@ -7977,60 +8007,60 @@
         <v>205</v>
       </c>
       <c r="P17">
         <v>2</v>
       </c>
       <c r="Q17">
         <v>50</v>
       </c>
       <c r="R17" t="s">
         <v>206</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
         <v>207</v>
       </c>
       <c r="U17" t="s">
         <v>208</v>
       </c>
       <c r="V17" t="s">
         <v>209</v>
       </c>
       <c r="W17" t="s">
         <v>210</v>
       </c>
       <c r="X17" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="Y17" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="Z17" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="AA17" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="18" spans="1:102">
       <c r="A18" t="s">
         <v>211</v>
       </c>
       <c r="B18" t="s">
         <v>111</v>
       </c>
       <c r="C18" t="s">
         <v>112</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18">
         <v>33436624</v>
       </c>
       <c r="H18" t="s">
@@ -8054,153 +8084,153 @@
       </c>
       <c r="O18"/>
       <c r="P18">
         <v>1</v>
       </c>
       <c r="Q18">
         <v>12</v>
       </c>
       <c r="R18" t="s">
         <v>217</v>
       </c>
       <c r="S18"/>
       <c r="T18" t="s">
         <v>218</v>
       </c>
       <c r="U18" t="s">
         <v>219</v>
       </c>
       <c r="V18" t="s">
         <v>147</v>
       </c>
       <c r="W18" t="s">
         <v>220</v>
       </c>
       <c r="X18" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="Y18" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
       <c r="Z18" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="AA18" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="AB18" t="s">
-        <v>1057</v>
+        <v>1066</v>
       </c>
       <c r="AC18" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="AD18" t="s">
-        <v>1059</v>
+        <v>1068</v>
       </c>
       <c r="AE18" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="AF18" t="s">
-        <v>1061</v>
+        <v>1070</v>
       </c>
       <c r="AG18" t="s">
-        <v>1062</v>
+        <v>1071</v>
       </c>
       <c r="AH18" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
       <c r="AI18" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="AJ18" t="s">
-        <v>1065</v>
+        <v>1074</v>
       </c>
       <c r="AK18" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AL18" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AM18" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="AN18" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="AO18" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="AP18" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="AQ18" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="AR18" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
       <c r="AS18" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="AT18" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="AU18" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="AV18" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
       <c r="AW18" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AX18" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AY18" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="AZ18" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="BA18" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="BB18" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="BC18" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="BD18" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="BE18" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="BF18" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="19" spans="1:102">
       <c r="A19" t="s">
         <v>221</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19">
         <v>2</v>
       </c>
       <c r="G19">
         <v>33288833</v>
       </c>
       <c r="H19" t="s">
@@ -8224,75 +8254,75 @@
       </c>
       <c r="O19"/>
       <c r="P19">
         <v>1</v>
       </c>
       <c r="Q19">
         <v>3</v>
       </c>
       <c r="R19" t="s">
         <v>144</v>
       </c>
       <c r="S19"/>
       <c r="T19" t="s">
         <v>225</v>
       </c>
       <c r="U19" t="s">
         <v>226</v>
       </c>
       <c r="V19" t="s">
         <v>227</v>
       </c>
       <c r="W19" t="s">
         <v>228</v>
       </c>
       <c r="X19" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="Y19" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="Z19" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="AA19" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="AB19" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="AC19" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="AD19" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="AE19" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
       <c r="AF19" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="20" spans="1:102">
       <c r="A20" t="s">
         <v>229</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
       <c r="C20" t="s">
         <v>112</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20">
         <v>2</v>
       </c>
       <c r="G20">
         <v>33328633</v>
       </c>
       <c r="H20" t="s">
@@ -8318,117 +8348,117 @@
         <v>235</v>
       </c>
       <c r="P20">
         <v>7839</v>
       </c>
       <c r="Q20">
         <v>588</v>
       </c>
       <c r="R20" t="s">
         <v>232</v>
       </c>
       <c r="S20"/>
       <c r="T20" t="s">
         <v>236</v>
       </c>
       <c r="U20" t="s">
         <v>237</v>
       </c>
       <c r="V20" t="s">
         <v>238</v>
       </c>
       <c r="W20" t="s">
         <v>239</v>
       </c>
       <c r="X20" t="s">
-        <v>1081</v>
+        <v>1090</v>
       </c>
       <c r="Y20" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
       <c r="Z20" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
       <c r="AA20" t="s">
-        <v>1084</v>
+        <v>1093</v>
       </c>
       <c r="AB20" t="s">
-        <v>1085</v>
+        <v>1094</v>
       </c>
       <c r="AC20" t="s">
-        <v>1086</v>
+        <v>1095</v>
       </c>
       <c r="AD20" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="AE20" t="s">
-        <v>1088</v>
+        <v>1097</v>
       </c>
       <c r="AF20" t="s">
-        <v>1089</v>
+        <v>1098</v>
       </c>
       <c r="AG20" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
       <c r="AH20" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="AI20" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="AJ20" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
       <c r="AK20" t="s">
-        <v>1094</v>
+        <v>1103</v>
       </c>
       <c r="AL20" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AM20" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AN20" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="AO20" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AP20" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="AQ20" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
       <c r="AR20" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="AS20" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="AT20" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="21" spans="1:102">
       <c r="A21" t="s">
         <v>240</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
         <v>2</v>
       </c>
       <c r="G21">
         <v>33196637</v>
       </c>
       <c r="H21" t="s">
@@ -8454,75 +8484,75 @@
         <v>246</v>
       </c>
       <c r="P21">
         <v>11</v>
       </c>
       <c r="Q21">
         <v>18</v>
       </c>
       <c r="R21" t="s">
         <v>247</v>
       </c>
       <c r="S21"/>
       <c r="T21" t="s">
         <v>248</v>
       </c>
       <c r="U21" t="s">
         <v>249</v>
       </c>
       <c r="V21" t="s">
         <v>250</v>
       </c>
       <c r="W21" t="s">
         <v>251</v>
       </c>
       <c r="X21" t="s">
-        <v>1100</v>
+        <v>1109</v>
       </c>
       <c r="Y21" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="Z21" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
       <c r="AA21" t="s">
-        <v>1103</v>
+        <v>1112</v>
       </c>
       <c r="AB21" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="AC21" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="AD21" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="AE21" t="s">
-        <v>1105</v>
+        <v>1114</v>
       </c>
       <c r="AF21" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="22" spans="1:102">
       <c r="A22" t="s">
         <v>252</v>
       </c>
       <c r="B22" t="s">
         <v>198</v>
       </c>
       <c r="C22" t="s">
         <v>199</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22">
         <v>32997199</v>
       </c>
       <c r="H22" t="s">
@@ -8548,78 +8578,78 @@
         <v>258</v>
       </c>
       <c r="P22">
         <v>5</v>
       </c>
       <c r="Q22">
         <v>78</v>
       </c>
       <c r="R22" t="s">
         <v>259</v>
       </c>
       <c r="S22"/>
       <c r="T22" t="s">
         <v>260</v>
       </c>
       <c r="U22" t="s">
         <v>261</v>
       </c>
       <c r="V22" t="s">
         <v>209</v>
       </c>
       <c r="W22" t="s">
         <v>262</v>
       </c>
       <c r="X22" t="s">
-        <v>1107</v>
+        <v>1116</v>
       </c>
       <c r="Y22" t="s">
-        <v>1108</v>
+        <v>1117</v>
       </c>
       <c r="Z22" t="s">
-        <v>1109</v>
+        <v>1118</v>
       </c>
       <c r="AA22" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="AB22" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="AC22" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AD22" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="AE22" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
       <c r="AF22" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="AG22" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="23" spans="1:102">
       <c r="A23" t="s">
         <v>263</v>
       </c>
       <c r="B23" t="s">
         <v>111</v>
       </c>
       <c r="C23" t="s">
         <v>112</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
         <v>2</v>
       </c>
       <c r="G23">
         <v>32438371</v>
       </c>
       <c r="H23" t="s">
@@ -8645,138 +8675,138 @@
         <v>267</v>
       </c>
       <c r="P23">
         <v>7819</v>
       </c>
       <c r="Q23">
         <v>584</v>
       </c>
       <c r="R23" t="s">
         <v>232</v>
       </c>
       <c r="S23"/>
       <c r="T23" t="s">
         <v>268</v>
       </c>
       <c r="U23" t="s">
         <v>136</v>
       </c>
       <c r="V23" t="s">
         <v>147</v>
       </c>
       <c r="W23" t="s">
         <v>269</v>
       </c>
       <c r="X23" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="Y23" t="s">
-        <v>1114</v>
+        <v>1123</v>
       </c>
       <c r="Z23" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="AA23" t="s">
-        <v>1116</v>
+        <v>1125</v>
       </c>
       <c r="AB23" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="AC23" t="s">
-        <v>1118</v>
+        <v>1127</v>
       </c>
       <c r="AD23" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
       <c r="AE23" t="s">
-        <v>1120</v>
+        <v>1129</v>
       </c>
       <c r="AF23" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
       <c r="AG23" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
       <c r="AH23" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
       <c r="AI23" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AJ23" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AK23" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="AL23" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="AM23" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="AN23" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="AO23" t="s">
-        <v>1123</v>
+        <v>1132</v>
       </c>
       <c r="AP23" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="AQ23" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AR23" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="AS23" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="AT23" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="AU23" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="AV23" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="AW23" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="AX23" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="AY23" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="AZ23" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="BA23" t="s">
-        <v>1124</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="24" spans="1:102">
       <c r="A24" t="s">
         <v>270</v>
       </c>
       <c r="B24" t="s">
         <v>64</v>
       </c>
       <c r="C24" t="s">
         <v>65</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
         <v>2</v>
       </c>
       <c r="G24">
         <v>32156581</v>
       </c>
       <c r="H24" t="s">
@@ -8804,78 +8834,78 @@
         <v>107492</v>
       </c>
       <c r="P24">
         <v>2</v>
       </c>
       <c r="Q24">
         <v>210</v>
       </c>
       <c r="R24" t="s">
         <v>277</v>
       </c>
       <c r="S24"/>
       <c r="T24" t="s">
         <v>278</v>
       </c>
       <c r="U24" t="s">
         <v>279</v>
       </c>
       <c r="V24" t="s">
         <v>72</v>
       </c>
       <c r="W24" t="s">
         <v>280</v>
       </c>
       <c r="X24" t="s">
-        <v>1125</v>
+        <v>1134</v>
       </c>
       <c r="Y24" t="s">
-        <v>1126</v>
+        <v>1135</v>
       </c>
       <c r="Z24" t="s">
-        <v>1127</v>
+        <v>1136</v>
       </c>
       <c r="AA24" t="s">
+        <v>892</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>882</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>888</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>890</v>
+      </c>
+      <c r="AE24" t="s">
         <v>883</v>
       </c>
-      <c r="AB24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF24" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="AG24" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="25" spans="1:102">
       <c r="A25" t="s">
         <v>281</v>
       </c>
       <c r="B25" t="s">
         <v>282</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
       <c r="E25" t="s">
         <v>113</v>
       </c>
       <c r="F25">
         <v>2</v>
       </c>
       <c r="G25">
         <v>32092283</v>
       </c>
       <c r="H25" t="s">
@@ -8901,102 +8931,102 @@
         <v>288</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
       <c r="Q25">
         <v>49</v>
       </c>
       <c r="R25" t="s">
         <v>289</v>
       </c>
       <c r="S25"/>
       <c r="T25" t="s">
         <v>290</v>
       </c>
       <c r="U25" t="s">
         <v>291</v>
       </c>
       <c r="V25" t="s">
         <v>292</v>
       </c>
       <c r="W25" t="s">
         <v>293</v>
       </c>
       <c r="X25" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="Y25" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="Z25" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="AA25" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="AB25" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="AC25" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="AD25" t="s">
-        <v>1135</v>
+        <v>1144</v>
       </c>
       <c r="AE25" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AF25" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="AG25" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
       <c r="AH25" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="AI25" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="AJ25" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AK25" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AL25" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AM25" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="AN25" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="AO25" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="26" spans="1:102">
       <c r="A26" t="s">
         <v>294</v>
       </c>
       <c r="B26" t="s">
         <v>295</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
         <v>2</v>
       </c>
       <c r="G26">
         <v>32567732</v>
       </c>
       <c r="H26" t="s">
@@ -9022,207 +9052,207 @@
       </c>
       <c r="O26"/>
       <c r="P26">
         <v>14</v>
       </c>
       <c r="Q26">
         <v>39</v>
       </c>
       <c r="R26" t="s">
         <v>302</v>
       </c>
       <c r="S26"/>
       <c r="T26" t="s">
         <v>303</v>
       </c>
       <c r="U26" t="s">
         <v>304</v>
       </c>
       <c r="V26" t="s">
         <v>291</v>
       </c>
       <c r="W26" t="s">
         <v>305</v>
       </c>
       <c r="X26" t="s">
+        <v>1152</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>1153</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>1154</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>1155</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>1156</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>1157</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>1158</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>1159</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>1160</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>1161</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>1162</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>1163</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>1164</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>1165</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>1166</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>1167</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>1168</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>1170</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>1171</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>1172</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>1173</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>1174</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>1175</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>1176</v>
+      </c>
+      <c r="AW26" t="s">
         <v>1143</v>
       </c>
-      <c r="Y26" t="s">
+      <c r="AX26" t="s">
         <v>1144</v>
       </c>
-      <c r="Z26" t="s">
+      <c r="AY26" t="s">
+        <v>892</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>930</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>1177</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>963</v>
+      </c>
+      <c r="BC26" t="s">
         <v>1145</v>
       </c>
-      <c r="AA26" t="s">
-[...74 lines deleted...]
-      <c r="AZ26" t="s">
+      <c r="BD26" t="s">
+        <v>1178</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>1179</v>
+      </c>
+      <c r="BF26" t="s">
+        <v>1180</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>1181</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>1182</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>1183</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>1184</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>1185</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>871</v>
+      </c>
+      <c r="BM26" t="s">
         <v>921</v>
       </c>
-      <c r="BA26" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="BN26" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="BO26" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="BP26" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="BQ26" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
       <c r="BR26" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="BS26" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="BT26" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="BU26" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="BV26" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="BW26" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="BX26" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="27" spans="1:102">
       <c r="A27" t="s">
         <v>306</v>
       </c>
       <c r="B27" t="s">
         <v>307</v>
       </c>
       <c r="C27" t="s">
         <v>308</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>309</v>
       </c>
@@ -9242,66 +9272,66 @@
       <c r="N27" t="s">
         <v>311</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27" t="s">
         <v>55</v>
       </c>
       <c r="S27" t="s">
         <v>312</v>
       </c>
       <c r="T27" t="s">
         <v>313</v>
       </c>
       <c r="U27" t="s">
         <v>314</v>
       </c>
       <c r="V27" t="s">
         <v>315</v>
       </c>
       <c r="W27" t="s">
         <v>316</v>
       </c>
       <c r="X27" t="s">
-        <v>1183</v>
+        <v>1192</v>
       </c>
       <c r="Y27" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="Z27" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="AA27" t="s">
-        <v>1186</v>
+        <v>1195</v>
       </c>
       <c r="AB27" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="AC27" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="28" spans="1:102">
       <c r="A28" t="s">
         <v>317</v>
       </c>
       <c r="B28" t="s">
         <v>64</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
       <c r="G28">
         <v>35246535</v>
       </c>
       <c r="H28" t="s">
@@ -9321,201 +9351,201 @@
       <c r="N28"/>
       <c r="O28">
         <v>1163</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>13</v>
       </c>
       <c r="R28" t="s">
         <v>217</v>
       </c>
       <c r="S28"/>
       <c r="T28" t="s">
         <v>320</v>
       </c>
       <c r="U28" t="s">
         <v>71</v>
       </c>
       <c r="V28" t="s">
         <v>72</v>
       </c>
       <c r="W28" t="s">
         <v>321</v>
       </c>
       <c r="X28" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
       <c r="Y28" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="Z28" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="AA28" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
       <c r="AB28" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="AC28" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="AD28" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="AE28" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="AF28" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="AG28" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="AH28" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="AI28" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="AJ28" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="AK28" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="AL28" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="AM28" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="AN28" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="AO28" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="AP28" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="AQ28" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="AR28" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="AS28" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="AT28" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="AU28" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="AV28" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="AW28" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="AX28" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="AY28" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="AZ28" t="s">
-        <v>1207</v>
+        <v>1216</v>
       </c>
       <c r="BA28" t="s">
-        <v>1208</v>
+        <v>1217</v>
       </c>
       <c r="BB28" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="BC28" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="BD28" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="BE28" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="BF28" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="BG28" t="s">
-        <v>1211</v>
+        <v>1220</v>
       </c>
       <c r="BH28" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="BI28" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="BJ28" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="BK28" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="BL28" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="BM28" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="BN28" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="BO28" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="BP28" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="BQ28" t="s">
-        <v>1214</v>
+        <v>1223</v>
       </c>
       <c r="BR28" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="BS28" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="BT28" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="BU28" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="BV28" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="29" spans="1:102">
       <c r="A29" t="s">
         <v>322</v>
       </c>
       <c r="B29" t="s">
         <v>111</v>
       </c>
       <c r="C29" t="s">
         <v>112</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
       <c r="G29">
         <v>34381216</v>
       </c>
       <c r="H29" t="s">
@@ -9541,171 +9571,171 @@
         <v>325</v>
       </c>
       <c r="P29">
         <v>9</v>
       </c>
       <c r="Q29">
         <v>28</v>
       </c>
       <c r="R29" t="s">
         <v>133</v>
       </c>
       <c r="S29"/>
       <c r="T29" t="s">
         <v>326</v>
       </c>
       <c r="U29" t="s">
         <v>162</v>
       </c>
       <c r="V29" t="s">
         <v>147</v>
       </c>
       <c r="W29" t="s">
         <v>327</v>
       </c>
       <c r="X29" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="Y29" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="Z29" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="AA29" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="AB29" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="AC29" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="AD29" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
       <c r="AE29" t="s">
-        <v>1224</v>
+        <v>1233</v>
       </c>
       <c r="AF29" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="AG29" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="AH29" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="AI29" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="AJ29" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="AK29" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
       <c r="AL29" t="s">
-        <v>1231</v>
+        <v>1240</v>
       </c>
       <c r="AM29" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
       <c r="AN29" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="AO29" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="AP29" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AQ29" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="AR29" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="AS29" t="s">
-        <v>1232</v>
+        <v>1241</v>
       </c>
       <c r="AT29" t="s">
-        <v>1233</v>
+        <v>1242</v>
       </c>
       <c r="AU29" t="s">
-        <v>1234</v>
+        <v>1243</v>
       </c>
       <c r="AV29" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
       <c r="AW29" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="AX29" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="AY29" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AZ29" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="BA29" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="BB29" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="BC29" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="BD29" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="BE29" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="BF29" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="BG29" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="BH29" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="BI29" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="BJ29" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="BK29" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="BL29" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="30" spans="1:102">
       <c r="A30" t="s">
         <v>328</v>
       </c>
       <c r="B30" t="s">
         <v>329</v>
       </c>
       <c r="C30" t="s">
         <v>330</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>331</v>
       </c>
@@ -9725,78 +9755,78 @@
       <c r="N30" t="s">
         <v>333</v>
       </c>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30" t="s">
         <v>55</v>
       </c>
       <c r="S30" t="s">
         <v>334</v>
       </c>
       <c r="T30" t="s">
         <v>335</v>
       </c>
       <c r="U30" t="s">
         <v>336</v>
       </c>
       <c r="V30" t="s">
         <v>337</v>
       </c>
       <c r="W30" t="s">
         <v>338</v>
       </c>
       <c r="X30" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="Y30" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="Z30" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="AA30" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="AB30" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AC30" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="AD30" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="AE30" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AF30" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
       <c r="AG30" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="31" spans="1:102">
       <c r="A31" t="s">
         <v>339</v>
       </c>
       <c r="B31" t="s">
         <v>340</v>
       </c>
       <c r="C31" t="s">
         <v>341</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>342</v>
       </c>
@@ -9816,72 +9846,72 @@
       <c r="N31" t="s">
         <v>344</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31" t="s">
         <v>55</v>
       </c>
       <c r="S31" t="s">
         <v>345</v>
       </c>
       <c r="T31" t="s">
         <v>346</v>
       </c>
       <c r="U31" t="s">
         <v>347</v>
       </c>
       <c r="V31" t="s">
         <v>209</v>
       </c>
       <c r="W31" t="s">
         <v>348</v>
       </c>
       <c r="X31" t="s">
-        <v>1246</v>
+        <v>1255</v>
       </c>
       <c r="Y31" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="Z31" t="s">
-        <v>1247</v>
+        <v>1256</v>
       </c>
       <c r="AA31" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AB31" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="AC31" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AD31" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="AE31" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="32" spans="1:102">
       <c r="A32" t="s">
         <v>349</v>
       </c>
       <c r="B32" t="s">
         <v>350</v>
       </c>
       <c r="C32" t="s">
         <v>308</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>351</v>
       </c>
@@ -9901,102 +9931,102 @@
       <c r="N32" t="s">
         <v>353</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32" t="s">
         <v>55</v>
       </c>
       <c r="S32" t="s">
         <v>354</v>
       </c>
       <c r="T32" t="s">
         <v>355</v>
       </c>
       <c r="U32" t="s">
         <v>356</v>
       </c>
       <c r="V32" t="s">
         <v>357</v>
       </c>
       <c r="W32" t="s">
         <v>358</v>
       </c>
       <c r="X32" t="s">
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="Y32" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
       <c r="Z32" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="AA32" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="AB32" t="s">
-        <v>1252</v>
+        <v>1261</v>
       </c>
       <c r="AC32" t="s">
+        <v>1262</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>1177</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>852</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>1264</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>853</v>
+      </c>
+      <c r="AJ32" t="s">
         <v>1253</v>
       </c>
-      <c r="AD32" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AK32" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="AL32" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="AM32" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
       <c r="AN32" t="s">
-        <v>1259</v>
+        <v>1268</v>
       </c>
       <c r="AO32" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="33" spans="1:102">
       <c r="A33" t="s">
         <v>359</v>
       </c>
       <c r="B33" t="s">
         <v>307</v>
       </c>
       <c r="C33" t="s">
         <v>308</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>113</v>
       </c>
       <c r="F33">
         <v>2</v>
       </c>
       <c r="G33">
         <v>35694405</v>
       </c>
       <c r="H33" t="s">
@@ -10020,54 +10050,54 @@
       <c r="N33" t="s">
         <v>364</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33">
         <v>13</v>
       </c>
       <c r="R33" t="s">
         <v>365</v>
       </c>
       <c r="S33"/>
       <c r="T33" t="s">
         <v>366</v>
       </c>
       <c r="U33" t="s">
         <v>367</v>
       </c>
       <c r="V33" t="s">
         <v>357</v>
       </c>
       <c r="W33" t="s">
         <v>368</v>
       </c>
       <c r="X33" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="Y33" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="34" spans="1:102">
       <c r="A34" t="s">
         <v>369</v>
       </c>
       <c r="B34" t="s">
         <v>111</v>
       </c>
       <c r="C34" t="s">
         <v>112</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>113</v>
       </c>
       <c r="F34">
         <v>2</v>
       </c>
       <c r="G34">
         <v>35725940</v>
       </c>
       <c r="H34" t="s">
@@ -10089,75 +10119,75 @@
         <v>374</v>
       </c>
       <c r="N34" t="s">
         <v>375</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34" t="s">
         <v>376</v>
       </c>
       <c r="S34"/>
       <c r="T34" t="s">
         <v>377</v>
       </c>
       <c r="U34" t="s">
         <v>135</v>
       </c>
       <c r="V34" t="s">
         <v>136</v>
       </c>
       <c r="W34" t="s">
         <v>378</v>
       </c>
       <c r="X34" t="s">
-        <v>1261</v>
+        <v>1270</v>
       </c>
       <c r="Y34" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="Z34" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AA34" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="AB34" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="AC34" t="s">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="AD34" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AE34" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AF34" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
     </row>
     <row r="35" spans="1:102">
       <c r="A35" t="s">
         <v>379</v>
       </c>
       <c r="B35" t="s">
         <v>111</v>
       </c>
       <c r="C35" t="s">
         <v>112</v>
       </c>
       <c r="D35" t="s">
         <v>75</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35">
         <v>2</v>
       </c>
       <c r="G35">
         <v>35790048</v>
       </c>
       <c r="H35" t="s">
@@ -10179,156 +10209,156 @@
         <v>384</v>
       </c>
       <c r="N35" t="s">
         <v>385</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35" t="s">
         <v>386</v>
       </c>
       <c r="S35"/>
       <c r="T35" t="s">
         <v>387</v>
       </c>
       <c r="U35" t="s">
         <v>388</v>
       </c>
       <c r="V35" t="s">
         <v>389</v>
       </c>
       <c r="W35" t="s">
         <v>390</v>
       </c>
       <c r="X35" t="s">
-        <v>1266</v>
+        <v>1275</v>
       </c>
       <c r="Y35" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="Z35" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="AA35" t="s">
-        <v>1269</v>
+        <v>1278</v>
       </c>
       <c r="AB35" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="AC35" t="s">
-        <v>1271</v>
+        <v>1280</v>
       </c>
       <c r="AD35" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="AE35" t="s">
-        <v>1273</v>
+        <v>1282</v>
       </c>
       <c r="AF35" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AG35" t="s">
-        <v>1274</v>
+        <v>1283</v>
       </c>
       <c r="AH35" t="s">
-        <v>1275</v>
+        <v>1284</v>
       </c>
       <c r="AI35" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="AJ35" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AK35" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AL35" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AM35" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="AN35" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="AO35" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="AP35" t="s">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="AQ35" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="AR35" t="s">
-        <v>1282</v>
+        <v>1291</v>
       </c>
       <c r="AS35" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="AT35" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="AU35" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="AV35" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="AW35" t="s">
-        <v>1285</v>
+        <v>1294</v>
       </c>
       <c r="AX35" t="s">
-        <v>1286</v>
+        <v>1295</v>
       </c>
       <c r="AY35" t="s">
-        <v>1287</v>
+        <v>1296</v>
       </c>
       <c r="AZ35" t="s">
-        <v>1288</v>
+        <v>1297</v>
       </c>
       <c r="BA35" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="BB35" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="BC35" t="s">
-        <v>1289</v>
+        <v>1298</v>
       </c>
       <c r="BD35" t="s">
-        <v>1290</v>
+        <v>1299</v>
       </c>
       <c r="BE35" t="s">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="BF35" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="BG35" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="36" spans="1:102">
       <c r="A36" t="s">
         <v>391</v>
       </c>
       <c r="B36" t="s">
         <v>307</v>
       </c>
       <c r="C36" t="s">
         <v>308</v>
       </c>
       <c r="D36" t="s">
         <v>75</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36">
         <v>2</v>
       </c>
       <c r="G36">
         <v>35969792</v>
       </c>
       <c r="H36" t="s">
@@ -10352,114 +10382,114 @@
       </c>
       <c r="O36"/>
       <c r="P36">
         <v>34</v>
       </c>
       <c r="Q36">
         <v>119</v>
       </c>
       <c r="R36" t="s">
         <v>184</v>
       </c>
       <c r="S36"/>
       <c r="T36" t="s">
         <v>395</v>
       </c>
       <c r="U36" t="s">
         <v>396</v>
       </c>
       <c r="V36" t="s">
         <v>397</v>
       </c>
       <c r="W36" t="s">
         <v>398</v>
       </c>
       <c r="X36" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
       <c r="Y36" t="s">
-        <v>1295</v>
+        <v>1304</v>
       </c>
       <c r="Z36" t="s">
-        <v>1296</v>
+        <v>1305</v>
       </c>
       <c r="AA36" t="s">
-        <v>1297</v>
+        <v>1306</v>
       </c>
       <c r="AB36" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="AC36" t="s">
-        <v>1299</v>
+        <v>1308</v>
       </c>
       <c r="AD36" t="s">
-        <v>1300</v>
+        <v>1309</v>
       </c>
       <c r="AE36" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="AF36" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="AG36" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
       <c r="AH36" t="s">
-        <v>1302</v>
+        <v>1311</v>
       </c>
       <c r="AI36" t="s">
-        <v>1303</v>
+        <v>1312</v>
       </c>
       <c r="AJ36" t="s">
-        <v>1304</v>
+        <v>1313</v>
       </c>
       <c r="AK36" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="AL36" t="s">
-        <v>1305</v>
+        <v>1314</v>
       </c>
       <c r="AM36" t="s">
-        <v>1306</v>
+        <v>1315</v>
       </c>
       <c r="AN36" t="s">
-        <v>1307</v>
+        <v>1316</v>
       </c>
       <c r="AO36" t="s">
-        <v>1308</v>
+        <v>1317</v>
       </c>
       <c r="AP36" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="AQ36" t="s">
-        <v>1309</v>
+        <v>1318</v>
       </c>
       <c r="AR36" t="s">
-        <v>1310</v>
+        <v>1319</v>
       </c>
       <c r="AS36" t="s">
-        <v>1311</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="37" spans="1:102">
       <c r="A37" t="s">
         <v>399</v>
       </c>
       <c r="B37" t="s">
         <v>329</v>
       </c>
       <c r="C37" t="s">
         <v>330</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37">
         <v>2</v>
       </c>
       <c r="G37">
         <v>36044574</v>
       </c>
       <c r="H37" t="s">
@@ -10485,120 +10515,120 @@
       </c>
       <c r="O37"/>
       <c r="P37">
         <v>35</v>
       </c>
       <c r="Q37">
         <v>8</v>
       </c>
       <c r="R37" t="s">
         <v>404</v>
       </c>
       <c r="S37"/>
       <c r="T37" t="s">
         <v>405</v>
       </c>
       <c r="U37" t="s">
         <v>336</v>
       </c>
       <c r="V37" t="s">
         <v>337</v>
       </c>
       <c r="W37" t="s">
         <v>406</v>
       </c>
       <c r="X37" t="s">
-        <v>1312</v>
+        <v>1321</v>
       </c>
       <c r="Y37" t="s">
-        <v>1313</v>
+        <v>1322</v>
       </c>
       <c r="Z37" t="s">
-        <v>1314</v>
+        <v>1323</v>
       </c>
       <c r="AA37" t="s">
-        <v>1315</v>
+        <v>1324</v>
       </c>
       <c r="AB37" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="AC37" t="s">
-        <v>1317</v>
+        <v>1326</v>
       </c>
       <c r="AD37" t="s">
-        <v>1318</v>
+        <v>1327</v>
       </c>
       <c r="AE37" t="s">
-        <v>1319</v>
+        <v>1328</v>
       </c>
       <c r="AF37" t="s">
-        <v>1320</v>
+        <v>1329</v>
       </c>
       <c r="AG37" t="s">
-        <v>1321</v>
+        <v>1330</v>
       </c>
       <c r="AH37" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AI37" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AJ37" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="AK37" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="AL37" t="s">
-        <v>1322</v>
+        <v>1331</v>
       </c>
       <c r="AM37" t="s">
-        <v>1323</v>
+        <v>1332</v>
       </c>
       <c r="AN37" t="s">
-        <v>1324</v>
+        <v>1333</v>
       </c>
       <c r="AO37" t="s">
-        <v>1325</v>
+        <v>1334</v>
       </c>
       <c r="AP37" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AQ37" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AR37" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AS37" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="AT37" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
       <c r="AU37" t="s">
-        <v>1327</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="38" spans="1:102">
       <c r="A38" t="s">
         <v>407</v>
       </c>
       <c r="B38" t="s">
         <v>350</v>
       </c>
       <c r="C38" t="s">
         <v>308</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38">
         <v>36398858</v>
       </c>
       <c r="H38" t="s">
@@ -10618,228 +10648,228 @@
       </c>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>410</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38" t="s">
         <v>302</v>
       </c>
       <c r="S38"/>
       <c r="T38" t="s">
         <v>411</v>
       </c>
       <c r="U38" t="s">
         <v>356</v>
       </c>
       <c r="V38" t="s">
         <v>357</v>
       </c>
       <c r="W38" t="s">
         <v>412</v>
       </c>
       <c r="X38" t="s">
-        <v>1328</v>
+        <v>1337</v>
       </c>
       <c r="Y38" t="s">
-        <v>1329</v>
+        <v>1338</v>
       </c>
       <c r="Z38" t="s">
-        <v>1330</v>
+        <v>1339</v>
       </c>
       <c r="AA38" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
       <c r="AB38" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="AC38" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="AD38" t="s">
-        <v>1333</v>
+        <v>1342</v>
       </c>
       <c r="AE38" t="s">
+        <v>1262</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>1177</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>1343</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>1344</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>1345</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>1194</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>852</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>1346</v>
+      </c>
+      <c r="AM38" t="s">
         <v>1253</v>
       </c>
-      <c r="AF38" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AN38" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="AO38" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="AP38" t="s">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="AQ38" t="s">
-        <v>1258</v>
+        <v>1267</v>
       </c>
       <c r="AR38" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="AS38" t="s">
-        <v>1338</v>
+        <v>1347</v>
       </c>
       <c r="AT38" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="AU38" t="s">
-        <v>1259</v>
+        <v>1268</v>
       </c>
       <c r="AV38" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="AW38" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
       <c r="AX38" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="AY38" t="s">
-        <v>1341</v>
+        <v>1350</v>
       </c>
       <c r="AZ38" t="s">
-        <v>1342</v>
+        <v>1351</v>
       </c>
       <c r="BA38" t="s">
-        <v>1343</v>
+        <v>1352</v>
       </c>
       <c r="BB38" t="s">
-        <v>1344</v>
+        <v>1353</v>
       </c>
       <c r="BC38" t="s">
-        <v>1345</v>
+        <v>1354</v>
       </c>
       <c r="BD38" t="s">
-        <v>1346</v>
+        <v>1355</v>
       </c>
       <c r="BE38" t="s">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="BF38" t="s">
-        <v>1348</v>
+        <v>1357</v>
       </c>
       <c r="BG38" t="s">
-        <v>1349</v>
+        <v>1358</v>
       </c>
       <c r="BH38" t="s">
-        <v>1350</v>
+        <v>1359</v>
       </c>
       <c r="BI38" t="s">
-        <v>1351</v>
+        <v>1360</v>
       </c>
       <c r="BJ38" t="s">
-        <v>1352</v>
+        <v>1361</v>
       </c>
       <c r="BK38" t="s">
-        <v>1353</v>
+        <v>1362</v>
       </c>
       <c r="BL38" t="s">
-        <v>1354</v>
+        <v>1363</v>
       </c>
       <c r="BM38" t="s">
-        <v>1355</v>
+        <v>1364</v>
       </c>
       <c r="BN38" t="s">
-        <v>1356</v>
+        <v>1365</v>
       </c>
       <c r="BO38" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="BP38" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="BQ38" t="s">
-        <v>1359</v>
+        <v>1368</v>
       </c>
       <c r="BR38" t="s">
-        <v>1360</v>
+        <v>1369</v>
       </c>
       <c r="BS38" t="s">
-        <v>1361</v>
+        <v>1370</v>
       </c>
       <c r="BT38" t="s">
-        <v>1362</v>
+        <v>1371</v>
       </c>
       <c r="BU38" t="s">
-        <v>1363</v>
+        <v>1372</v>
       </c>
       <c r="BV38" t="s">
-        <v>1364</v>
+        <v>1373</v>
       </c>
       <c r="BW38" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="BX38" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="BY38" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="BZ38" t="s">
-        <v>1368</v>
+        <v>1377</v>
       </c>
       <c r="CA38" t="s">
-        <v>1369</v>
+        <v>1378</v>
       </c>
       <c r="CB38" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="CC38" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="CD38" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="CE38" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="39" spans="1:102">
       <c r="A39" t="s">
         <v>413</v>
       </c>
       <c r="B39" t="s">
         <v>414</v>
       </c>
       <c r="C39" t="s">
         <v>415</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39">
         <v>36534799</v>
       </c>
       <c r="H39" t="s">
@@ -10863,114 +10893,114 @@
       </c>
       <c r="O39"/>
       <c r="P39">
         <v>52</v>
       </c>
       <c r="Q39">
         <v>119</v>
       </c>
       <c r="R39" t="s">
         <v>184</v>
       </c>
       <c r="S39"/>
       <c r="T39" t="s">
         <v>419</v>
       </c>
       <c r="U39" t="s">
         <v>420</v>
       </c>
       <c r="V39" t="s">
         <v>421</v>
       </c>
       <c r="W39" t="s">
         <v>422</v>
       </c>
       <c r="X39" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="Y39" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="Z39" t="s">
-        <v>1375</v>
+        <v>1384</v>
       </c>
       <c r="AA39" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="AB39" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="AC39" t="s">
-        <v>1378</v>
+        <v>1387</v>
       </c>
       <c r="AD39" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="AE39" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="AF39" t="s">
-        <v>1380</v>
+        <v>1389</v>
       </c>
       <c r="AG39" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AH39" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AI39" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
       <c r="AJ39" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="AK39" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="AL39" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AM39" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AN39" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AO39" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AP39" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="AQ39" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="AR39" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="AS39" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="40" spans="1:102">
       <c r="A40" t="s">
         <v>423</v>
       </c>
       <c r="B40" t="s">
         <v>424</v>
       </c>
       <c r="C40" t="s">
         <v>65</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>425</v>
       </c>
@@ -10990,111 +11020,111 @@
       <c r="N40" t="s">
         <v>427</v>
       </c>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40" t="s">
         <v>55</v>
       </c>
       <c r="S40" t="s">
         <v>428</v>
       </c>
       <c r="T40" t="s">
         <v>429</v>
       </c>
       <c r="U40" t="s">
         <v>430</v>
       </c>
       <c r="V40" t="s">
         <v>431</v>
       </c>
       <c r="W40" t="s">
         <v>432</v>
       </c>
       <c r="X40" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="Y40" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="Z40" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AA40" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="AB40" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="AC40" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="AD40" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="AE40" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="AF40" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="AG40" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="AH40" t="s">
-        <v>1391</v>
+        <v>1400</v>
       </c>
       <c r="AI40" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="AJ40" t="s">
-        <v>1393</v>
+        <v>1402</v>
       </c>
       <c r="AK40" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="AL40" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AM40" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AN40" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AO40" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AP40" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="AQ40" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="AR40" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="41" spans="1:102">
       <c r="A41" t="s">
         <v>433</v>
       </c>
       <c r="B41" t="s">
         <v>64</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>434</v>
       </c>
@@ -11114,102 +11144,102 @@
       <c r="N41" t="s">
         <v>436</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41" t="s">
         <v>55</v>
       </c>
       <c r="S41" t="s">
         <v>437</v>
       </c>
       <c r="T41" t="s">
         <v>438</v>
       </c>
       <c r="U41" t="s">
         <v>430</v>
       </c>
       <c r="V41" t="s">
         <v>431</v>
       </c>
       <c r="W41" t="s">
         <v>439</v>
       </c>
       <c r="X41" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="Y41" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="Z41" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="AA41" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="AB41" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="AC41" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="AD41" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AE41" t="s">
         <v>1400</v>
       </c>
-      <c r="AE41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF41" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="AG41" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="AH41" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AI41" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AJ41" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AK41" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="AL41" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="AM41" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="AN41" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="AO41" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="42" spans="1:102">
       <c r="A42" t="s">
         <v>440</v>
       </c>
       <c r="B42" t="s">
         <v>307</v>
       </c>
       <c r="C42" t="s">
         <v>308</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42">
         <v>36656174</v>
       </c>
       <c r="H42" t="s">
@@ -11233,72 +11263,72 @@
       <c r="N42" t="s">
         <v>446</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42">
         <v>0</v>
       </c>
       <c r="R42" t="s">
         <v>447</v>
       </c>
       <c r="S42"/>
       <c r="T42" t="s">
         <v>448</v>
       </c>
       <c r="U42" t="s">
         <v>449</v>
       </c>
       <c r="V42" t="s">
         <v>450</v>
       </c>
       <c r="W42" t="s">
         <v>451</v>
       </c>
       <c r="X42" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="Y42" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="Z42" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="AA42" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="AB42" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="AC42" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="AD42" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="AE42" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="43" spans="1:102">
       <c r="A43" t="s">
         <v>452</v>
       </c>
       <c r="B43" t="s">
         <v>307</v>
       </c>
       <c r="C43" t="s">
         <v>308</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
         <v>36720498</v>
       </c>
       <c r="H43" t="s">
@@ -11324,96 +11354,96 @@
         <v>458</v>
       </c>
       <c r="P43">
         <v>4</v>
       </c>
       <c r="Q43">
         <v>6</v>
       </c>
       <c r="R43" t="s">
         <v>459</v>
       </c>
       <c r="S43"/>
       <c r="T43" t="s">
         <v>460</v>
       </c>
       <c r="U43" t="s">
         <v>461</v>
       </c>
       <c r="V43" t="s">
         <v>357</v>
       </c>
       <c r="W43" t="s">
         <v>462</v>
       </c>
       <c r="X43" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="Y43" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
       <c r="Z43" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="AA43" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
       <c r="AB43" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="AC43" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="AD43" t="s">
-        <v>1335</v>
+        <v>1344</v>
       </c>
       <c r="AE43" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="AF43" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="AG43" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="AH43" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
       <c r="AI43" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="AJ43" t="s">
-        <v>1418</v>
+        <v>1427</v>
       </c>
       <c r="AK43" t="s">
-        <v>1419</v>
+        <v>1428</v>
       </c>
       <c r="AL43" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="AM43" t="s">
-        <v>1420</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="44" spans="1:102">
       <c r="A44" t="s">
         <v>463</v>
       </c>
       <c r="B44" t="s">
         <v>464</v>
       </c>
       <c r="C44" t="s">
         <v>341</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>465</v>
       </c>
@@ -11433,129 +11463,129 @@
       <c r="N44" t="s">
         <v>467</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44" t="s">
         <v>55</v>
       </c>
       <c r="S44" t="s">
         <v>468</v>
       </c>
       <c r="T44" t="s">
         <v>469</v>
       </c>
       <c r="U44" t="s">
         <v>304</v>
       </c>
       <c r="V44" t="s">
         <v>291</v>
       </c>
       <c r="W44" t="s">
         <v>470</v>
       </c>
       <c r="X44" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="Y44" t="s">
-        <v>1422</v>
+        <v>1431</v>
       </c>
       <c r="Z44" t="s">
-        <v>1423</v>
+        <v>1432</v>
       </c>
       <c r="AA44" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="AB44" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="AC44" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="AD44" t="s">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="AE44" t="s">
-        <v>1426</v>
+        <v>1435</v>
       </c>
       <c r="AF44" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="AG44" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="AH44" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="AI44" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="AJ44" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AK44" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="AL44" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="AM44" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AN44" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="AO44" t="s">
-        <v>1431</v>
+        <v>1440</v>
       </c>
       <c r="AP44" t="s">
-        <v>1432</v>
+        <v>1441</v>
       </c>
       <c r="AQ44" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AR44" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AS44" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AT44" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AU44" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="AV44" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="AW44" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="AX44" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="45" spans="1:102">
       <c r="A45" t="s">
         <v>471</v>
       </c>
       <c r="B45" t="s">
         <v>86</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>113</v>
       </c>
       <c r="F45">
         <v>2</v>
       </c>
       <c r="G45">
         <v>37247261</v>
       </c>
       <c r="H45" t="s">
@@ -11579,81 +11609,81 @@
       <c r="N45" t="s">
         <v>477</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45">
         <v>0</v>
       </c>
       <c r="R45" t="s">
         <v>478</v>
       </c>
       <c r="S45"/>
       <c r="T45" t="s">
         <v>479</v>
       </c>
       <c r="U45" t="s">
         <v>107</v>
       </c>
       <c r="V45" t="s">
         <v>480</v>
       </c>
       <c r="W45" t="s">
         <v>481</v>
       </c>
       <c r="X45" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="Y45" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="Z45" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="AA45" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="AB45" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="AC45" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="AD45" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="AE45" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AF45" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AG45" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AH45" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
     </row>
     <row r="46" spans="1:102">
       <c r="A46" t="s">
         <v>482</v>
       </c>
       <c r="B46" t="s">
         <v>64</v>
       </c>
       <c r="C46" t="s">
         <v>65</v>
       </c>
       <c r="D46" t="s">
         <v>75</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
         <v>37477166</v>
       </c>
       <c r="H46" t="s">
@@ -11675,171 +11705,171 @@
         <v>485</v>
       </c>
       <c r="N46" t="s">
         <v>486</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46" t="s">
         <v>45</v>
       </c>
       <c r="S46"/>
       <c r="T46" t="s">
         <v>438</v>
       </c>
       <c r="U46" t="s">
         <v>430</v>
       </c>
       <c r="V46" t="s">
         <v>431</v>
       </c>
       <c r="W46" t="s">
         <v>487</v>
       </c>
       <c r="X46" t="s">
-        <v>1439</v>
+        <v>1448</v>
       </c>
       <c r="Y46" t="s">
-        <v>1440</v>
+        <v>1449</v>
       </c>
       <c r="Z46" t="s">
-        <v>1441</v>
+        <v>1450</v>
       </c>
       <c r="AA46" t="s">
-        <v>1442</v>
+        <v>1451</v>
       </c>
       <c r="AB46" t="s">
-        <v>1443</v>
+        <v>1452</v>
       </c>
       <c r="AC46" t="s">
-        <v>1444</v>
+        <v>1453</v>
       </c>
       <c r="AD46" t="s">
-        <v>1445</v>
+        <v>1454</v>
       </c>
       <c r="AE46" t="s">
-        <v>1446</v>
+        <v>1455</v>
       </c>
       <c r="AF46" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="AG46" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="AH46" t="s">
-        <v>1449</v>
+        <v>1458</v>
       </c>
       <c r="AI46" t="s">
-        <v>1450</v>
+        <v>1459</v>
       </c>
       <c r="AJ46" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="AK46" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="AL46" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="AM46" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="AN46" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AO46" t="s">
         <v>1400</v>
       </c>
-      <c r="AO46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP46" t="s">
-        <v>1451</v>
+        <v>1460</v>
       </c>
       <c r="AQ46" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
       <c r="AR46" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AS46" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AT46" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AU46" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="AV46" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="AW46" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="AX46" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="AY46" t="s">
-        <v>1453</v>
+        <v>1462</v>
       </c>
       <c r="AZ46" t="s">
-        <v>1454</v>
+        <v>1463</v>
       </c>
       <c r="BA46" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="BB46" t="s">
-        <v>1456</v>
+        <v>1465</v>
       </c>
       <c r="BC46" t="s">
-        <v>1457</v>
+        <v>1466</v>
       </c>
       <c r="BD46" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="BE46" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="BF46" t="s">
-        <v>1460</v>
+        <v>1469</v>
       </c>
       <c r="BG46" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
       <c r="BH46" t="s">
-        <v>1462</v>
+        <v>1471</v>
       </c>
       <c r="BI46" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="BJ46" t="s">
-        <v>1464</v>
+        <v>1473</v>
       </c>
       <c r="BK46" t="s">
-        <v>1465</v>
+        <v>1474</v>
       </c>
       <c r="BL46" t="s">
-        <v>1466</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="47" spans="1:102">
       <c r="A47" t="s">
         <v>488</v>
       </c>
       <c r="B47" t="s">
         <v>489</v>
       </c>
       <c r="C47" t="s">
         <v>490</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
         <v>37751741</v>
       </c>
       <c r="H47" t="s">
@@ -11863,66 +11893,66 @@
       <c r="N47" t="s">
         <v>496</v>
       </c>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47">
         <v>0</v>
       </c>
       <c r="R47" t="s">
         <v>497</v>
       </c>
       <c r="S47"/>
       <c r="T47" t="s">
         <v>498</v>
       </c>
       <c r="U47" t="s">
         <v>499</v>
       </c>
       <c r="V47" t="s">
         <v>500</v>
       </c>
       <c r="W47" t="s">
         <v>501</v>
       </c>
       <c r="X47" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="Y47" t="s">
-        <v>1467</v>
+        <v>1476</v>
       </c>
       <c r="Z47" t="s">
-        <v>1468</v>
+        <v>1477</v>
       </c>
       <c r="AA47" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="AB47" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
       <c r="AC47" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="48" spans="1:102">
       <c r="A48" t="s">
         <v>502</v>
       </c>
       <c r="B48" t="s">
         <v>424</v>
       </c>
       <c r="C48" t="s">
         <v>503</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
         <v>1</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>504</v>
       </c>
@@ -11942,72 +11972,72 @@
       <c r="N48" t="s">
         <v>508</v>
       </c>
       <c r="O48">
         <v>108700</v>
       </c>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48" t="s">
         <v>506</v>
       </c>
       <c r="S48"/>
       <c r="T48" t="s">
         <v>509</v>
       </c>
       <c r="U48" t="s">
         <v>510</v>
       </c>
       <c r="V48" t="s">
         <v>431</v>
       </c>
       <c r="W48" t="s">
         <v>511</v>
       </c>
       <c r="X48" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="Y48" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="Z48" t="s">
-        <v>1470</v>
+        <v>1479</v>
       </c>
       <c r="AA48" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="AB48" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AC48" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AD48" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AE48" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="49" spans="1:102">
       <c r="A49" t="s">
         <v>512</v>
       </c>
       <c r="B49" t="s">
         <v>513</v>
       </c>
       <c r="C49" t="s">
         <v>514</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
         <v>515</v>
       </c>
@@ -12027,192 +12057,192 @@
         <v>495</v>
       </c>
       <c r="N49" t="s">
         <v>517</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49" t="s">
         <v>497</v>
       </c>
       <c r="S49"/>
       <c r="T49" t="s">
         <v>518</v>
       </c>
       <c r="U49" t="s">
         <v>519</v>
       </c>
       <c r="V49" t="s">
         <v>108</v>
       </c>
       <c r="W49" t="s">
         <v>520</v>
       </c>
       <c r="X49" t="s">
-        <v>1472</v>
+        <v>1481</v>
       </c>
       <c r="Y49" t="s">
-        <v>1473</v>
+        <v>1482</v>
       </c>
       <c r="Z49" t="s">
-        <v>1474</v>
+        <v>1483</v>
       </c>
       <c r="AA49" t="s">
-        <v>1475</v>
+        <v>1484</v>
       </c>
       <c r="AB49" t="s">
-        <v>1476</v>
+        <v>1485</v>
       </c>
       <c r="AC49" t="s">
-        <v>1477</v>
+        <v>1486</v>
       </c>
       <c r="AD49" t="s">
-        <v>1478</v>
+        <v>1487</v>
       </c>
       <c r="AE49" t="s">
-        <v>1479</v>
+        <v>1488</v>
       </c>
       <c r="AF49" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="AG49" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
       <c r="AH49" t="s">
-        <v>1481</v>
+        <v>1490</v>
       </c>
       <c r="AI49" t="s">
-        <v>1482</v>
+        <v>1491</v>
       </c>
       <c r="AJ49" t="s">
-        <v>1483</v>
+        <v>1492</v>
       </c>
       <c r="AK49" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AL49" t="s">
-        <v>1484</v>
+        <v>1493</v>
       </c>
       <c r="AM49" t="s">
-        <v>1485</v>
+        <v>1494</v>
       </c>
       <c r="AN49" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="AO49" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="AP49" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="AQ49" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="AR49" t="s">
-        <v>1486</v>
+        <v>1495</v>
       </c>
       <c r="AS49" t="s">
-        <v>1487</v>
+        <v>1496</v>
       </c>
       <c r="AT49" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AU49" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AV49" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AW49" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="AX49" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AY49" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="AZ49" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="BA49" t="s">
-        <v>1488</v>
+        <v>1497</v>
       </c>
       <c r="BB49" t="s">
-        <v>1489</v>
+        <v>1498</v>
       </c>
       <c r="BC49" t="s">
-        <v>1490</v>
+        <v>1499</v>
       </c>
       <c r="BD49" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="BE49" t="s">
-        <v>1492</v>
+        <v>1501</v>
       </c>
       <c r="BF49" t="s">
-        <v>1493</v>
+        <v>1502</v>
       </c>
       <c r="BG49" t="s">
-        <v>1494</v>
+        <v>1503</v>
       </c>
       <c r="BH49" t="s">
-        <v>1495</v>
+        <v>1504</v>
       </c>
       <c r="BI49" t="s">
-        <v>1496</v>
+        <v>1505</v>
       </c>
       <c r="BJ49" t="s">
-        <v>1497</v>
+        <v>1506</v>
       </c>
       <c r="BK49" t="s">
-        <v>1498</v>
+        <v>1507</v>
       </c>
       <c r="BL49" t="s">
-        <v>1499</v>
+        <v>1508</v>
       </c>
       <c r="BM49" t="s">
-        <v>1500</v>
+        <v>1509</v>
       </c>
       <c r="BN49" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="BO49" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="BP49" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
       <c r="BQ49" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="BR49" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="BS49" t="s">
-        <v>1501</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="50" spans="1:102">
       <c r="A50" t="s">
         <v>521</v>
       </c>
       <c r="B50" t="s">
         <v>464</v>
       </c>
       <c r="C50" t="s">
         <v>341</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50">
         <v>38253420</v>
       </c>
       <c r="H50" t="s">
@@ -12238,159 +12268,159 @@
         <v>525</v>
       </c>
       <c r="P50">
         <v>4</v>
       </c>
       <c r="Q50">
         <v>7</v>
       </c>
       <c r="R50" t="s">
         <v>459</v>
       </c>
       <c r="S50"/>
       <c r="T50" t="s">
         <v>526</v>
       </c>
       <c r="U50" t="s">
         <v>304</v>
       </c>
       <c r="V50" t="s">
         <v>291</v>
       </c>
       <c r="W50" t="s">
         <v>527</v>
       </c>
       <c r="X50" t="s">
-        <v>1502</v>
+        <v>1511</v>
       </c>
       <c r="Y50" t="s">
-        <v>1503</v>
+        <v>1512</v>
       </c>
       <c r="Z50" t="s">
-        <v>1504</v>
+        <v>1513</v>
       </c>
       <c r="AA50" t="s">
-        <v>1505</v>
+        <v>1514</v>
       </c>
       <c r="AB50" t="s">
-        <v>1506</v>
+        <v>1515</v>
       </c>
       <c r="AC50" t="s">
-        <v>1507</v>
+        <v>1516</v>
       </c>
       <c r="AD50" t="s">
-        <v>1508</v>
+        <v>1517</v>
       </c>
       <c r="AE50" t="s">
-        <v>1509</v>
+        <v>1518</v>
       </c>
       <c r="AF50" t="s">
-        <v>1510</v>
+        <v>1519</v>
       </c>
       <c r="AG50" t="s">
-        <v>1511</v>
+        <v>1520</v>
       </c>
       <c r="AH50" t="s">
-        <v>1512</v>
+        <v>1521</v>
       </c>
       <c r="AI50" t="s">
-        <v>1513</v>
+        <v>1522</v>
       </c>
       <c r="AJ50" t="s">
-        <v>1514</v>
+        <v>1523</v>
       </c>
       <c r="AK50" t="s">
-        <v>1515</v>
+        <v>1524</v>
       </c>
       <c r="AL50" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="AM50" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="AN50" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="AO50" t="s">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="AP50" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="AQ50" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="AR50" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="AS50" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AT50" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="AU50" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="AV50" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AW50" t="s">
-        <v>1516</v>
+        <v>1525</v>
       </c>
       <c r="AX50" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
       <c r="AY50" t="s">
-        <v>1518</v>
+        <v>1527</v>
       </c>
       <c r="AZ50" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="BA50" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="BB50" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="BC50" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="BD50" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="BE50" t="s">
-        <v>1519</v>
+        <v>1528</v>
       </c>
       <c r="BF50" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="BG50" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="BH50" t="s">
-        <v>1520</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="51" spans="1:102">
       <c r="A51" t="s">
         <v>528</v>
       </c>
       <c r="B51" t="s">
         <v>414</v>
       </c>
       <c r="C51" t="s">
         <v>529</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
         <v>530</v>
       </c>
@@ -12410,132 +12440,132 @@
       <c r="N51" t="s">
         <v>532</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51" t="s">
         <v>55</v>
       </c>
       <c r="S51" t="s">
         <v>533</v>
       </c>
       <c r="T51" t="s">
         <v>534</v>
       </c>
       <c r="U51" t="s">
         <v>535</v>
       </c>
       <c r="V51" t="s">
         <v>291</v>
       </c>
       <c r="W51" t="s">
         <v>536</v>
       </c>
       <c r="X51" t="s">
-        <v>1521</v>
+        <v>1530</v>
       </c>
       <c r="Y51" t="s">
-        <v>1522</v>
+        <v>1531</v>
       </c>
       <c r="Z51" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="AA51" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="AB51" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
       <c r="AC51" t="s">
-        <v>1524</v>
+        <v>1533</v>
       </c>
       <c r="AD51" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AE51" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AF51" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
       <c r="AG51" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
       <c r="AH51" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
       <c r="AI51" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AJ51" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AK51" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AL51" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AM51" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="AN51" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="AO51" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="AP51" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="AQ51" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="AR51" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="AS51" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
       <c r="AT51" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="AU51" t="s">
-        <v>1532</v>
+        <v>1541</v>
       </c>
       <c r="AV51" t="s">
-        <v>1533</v>
+        <v>1542</v>
       </c>
       <c r="AW51" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
       <c r="AX51" t="s">
-        <v>1535</v>
+        <v>1544</v>
       </c>
       <c r="AY51" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="52" spans="1:102">
       <c r="A52" t="s">
         <v>537</v>
       </c>
       <c r="B52" t="s">
         <v>538</v>
       </c>
       <c r="C52" t="s">
         <v>539</v>
       </c>
       <c r="D52" t="s">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>38393949</v>
       </c>
       <c r="H52" t="s">
@@ -12561,66 +12591,66 @@
         <v>113772</v>
       </c>
       <c r="P52">
         <v>3</v>
       </c>
       <c r="Q52">
         <v>43</v>
       </c>
       <c r="R52" t="s">
         <v>545</v>
       </c>
       <c r="S52"/>
       <c r="T52" t="s">
         <v>546</v>
       </c>
       <c r="U52" t="s">
         <v>547</v>
       </c>
       <c r="V52" t="s">
         <v>548</v>
       </c>
       <c r="W52" t="s">
         <v>549</v>
       </c>
       <c r="X52" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="Y52" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="Z52" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="AA52" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="AB52" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
       <c r="AC52" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="53" spans="1:102">
       <c r="A53" t="s">
         <v>550</v>
       </c>
       <c r="B53" t="s">
         <v>538</v>
       </c>
       <c r="C53" t="s">
         <v>539</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>52</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
         <v>551</v>
       </c>
@@ -12640,72 +12670,72 @@
       <c r="N53" t="s">
         <v>553</v>
       </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53" t="s">
         <v>55</v>
       </c>
       <c r="S53" t="s">
         <v>554</v>
       </c>
       <c r="T53" t="s">
         <v>555</v>
       </c>
       <c r="U53" t="s">
         <v>556</v>
       </c>
       <c r="V53" t="s">
         <v>557</v>
       </c>
       <c r="W53" t="s">
         <v>558</v>
       </c>
       <c r="X53" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="Y53" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="Z53" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="AA53" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="AB53" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="AC53" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
       <c r="AD53" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="AE53" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="54" spans="1:102">
       <c r="A54" t="s">
         <v>559</v>
       </c>
       <c r="B54" t="s">
         <v>424</v>
       </c>
       <c r="C54" t="s">
         <v>65</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
         <v>37635868</v>
       </c>
       <c r="H54" t="s">
@@ -12729,141 +12759,141 @@
       <c r="N54" t="s">
         <v>563</v>
       </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54">
         <v>11</v>
       </c>
       <c r="R54" t="s">
         <v>564</v>
       </c>
       <c r="S54"/>
       <c r="T54" t="s">
         <v>429</v>
       </c>
       <c r="U54" t="s">
         <v>430</v>
       </c>
       <c r="V54" t="s">
         <v>431</v>
       </c>
       <c r="W54" t="s">
         <v>565</v>
       </c>
       <c r="X54" t="s">
+        <v>1551</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>1552</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>1553</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>1398</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>882</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>886</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>1396</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>963</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>892</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>1397</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>1399</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>889</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>1400</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>1554</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>1555</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>1556</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>969</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>1253</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>934</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>1219</v>
+      </c>
+      <c r="AR54" t="s">
+        <v>871</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>1404</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>1557</v>
+      </c>
+      <c r="AU54" t="s">
+        <v>900</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>897</v>
+      </c>
+      <c r="AW54" t="s">
         <v>1542</v>
       </c>
-      <c r="Y54" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AX54" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="AY54" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="AZ54" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="BA54" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="BB54" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="55" spans="1:102">
       <c r="A55" t="s">
         <v>566</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" t="s">
         <v>112</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55">
         <v>1</v>
       </c>
       <c r="G55">
         <v>38428434</v>
       </c>
       <c r="H55" t="s">
@@ -12885,141 +12915,141 @@
         <v>495</v>
       </c>
       <c r="N55" t="s">
         <v>569</v>
       </c>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55" t="s">
         <v>497</v>
       </c>
       <c r="S55"/>
       <c r="T55" t="s">
         <v>570</v>
       </c>
       <c r="U55" t="s">
         <v>571</v>
       </c>
       <c r="V55" t="s">
         <v>136</v>
       </c>
       <c r="W55" t="s">
         <v>572</v>
       </c>
       <c r="X55" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
       <c r="Y55" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
       <c r="Z55" t="s">
-        <v>1553</v>
+        <v>1562</v>
       </c>
       <c r="AA55" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
       <c r="AB55" t="s">
-        <v>1555</v>
+        <v>1564</v>
       </c>
       <c r="AC55" t="s">
-        <v>1556</v>
+        <v>1565</v>
       </c>
       <c r="AD55" t="s">
-        <v>1557</v>
+        <v>1566</v>
       </c>
       <c r="AE55" t="s">
-        <v>1558</v>
+        <v>1567</v>
       </c>
       <c r="AF55" t="s">
-        <v>1559</v>
+        <v>1568</v>
       </c>
       <c r="AG55" t="s">
-        <v>1560</v>
+        <v>1569</v>
       </c>
       <c r="AH55" t="s">
-        <v>1561</v>
+        <v>1570</v>
       </c>
       <c r="AI55" t="s">
-        <v>1562</v>
+        <v>1571</v>
       </c>
       <c r="AJ55" t="s">
-        <v>1563</v>
+        <v>1572</v>
       </c>
       <c r="AK55" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AL55" t="s">
-        <v>1564</v>
+        <v>1573</v>
       </c>
       <c r="AM55" t="s">
-        <v>1565</v>
+        <v>1574</v>
       </c>
       <c r="AN55" t="s">
-        <v>1566</v>
+        <v>1575</v>
       </c>
       <c r="AO55" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AP55" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AQ55" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AR55" t="s">
-        <v>1567</v>
+        <v>1576</v>
       </c>
       <c r="AS55" t="s">
-        <v>1568</v>
+        <v>1577</v>
       </c>
       <c r="AT55" t="s">
-        <v>1569</v>
+        <v>1578</v>
       </c>
       <c r="AU55" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="AV55" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="AW55" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AX55" t="s">
         <v>993</v>
       </c>
-      <c r="AX55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY55" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="AZ55" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="BA55" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="BB55" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="56" spans="1:102">
       <c r="A56" t="s">
         <v>573</v>
       </c>
       <c r="B56" t="s">
         <v>111</v>
       </c>
       <c r="C56" t="s">
         <v>112</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
       <c r="G56">
         <v>36271951</v>
       </c>
       <c r="H56" t="s">
@@ -13045,114 +13075,114 @@
       </c>
       <c r="O56"/>
       <c r="P56">
         <v>11</v>
       </c>
       <c r="Q56">
         <v>79</v>
       </c>
       <c r="R56" t="s">
         <v>259</v>
       </c>
       <c r="S56"/>
       <c r="T56" t="s">
         <v>578</v>
       </c>
       <c r="U56" t="s">
         <v>579</v>
       </c>
       <c r="V56" t="s">
         <v>580</v>
       </c>
       <c r="W56" t="s">
         <v>581</v>
       </c>
       <c r="X56" t="s">
-        <v>1570</v>
+        <v>1579</v>
       </c>
       <c r="Y56" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="Z56" t="s">
-        <v>1572</v>
+        <v>1581</v>
       </c>
       <c r="AA56" t="s">
-        <v>1573</v>
+        <v>1582</v>
       </c>
       <c r="AB56" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
       <c r="AC56" t="s">
-        <v>1575</v>
+        <v>1584</v>
       </c>
       <c r="AD56" t="s">
-        <v>1576</v>
+        <v>1585</v>
       </c>
       <c r="AE56" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AF56" t="s">
-        <v>1577</v>
+        <v>1586</v>
       </c>
       <c r="AG56" t="s">
-        <v>1578</v>
+        <v>1587</v>
       </c>
       <c r="AH56" t="s">
-        <v>1579</v>
+        <v>1588</v>
       </c>
       <c r="AI56" t="s">
-        <v>1580</v>
+        <v>1589</v>
       </c>
       <c r="AJ56" t="s">
-        <v>1581</v>
+        <v>1590</v>
       </c>
       <c r="AK56" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="AL56" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="AM56" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AN56" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AO56" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AP56" t="s">
-        <v>1582</v>
+        <v>1591</v>
       </c>
       <c r="AQ56" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="AR56" t="s">
-        <v>1583</v>
+        <v>1592</v>
       </c>
       <c r="AS56" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="57" spans="1:102">
       <c r="A57" t="s">
         <v>582</v>
       </c>
       <c r="B57" t="s">
         <v>111</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>583</v>
       </c>
       <c r="F57">
         <v>2</v>
       </c>
       <c r="G57">
         <v>36627535</v>
       </c>
       <c r="H57" t="s">
@@ -13178,72 +13208,72 @@
       </c>
       <c r="O57"/>
       <c r="P57">
         <v>1</v>
       </c>
       <c r="Q57">
         <v>80</v>
       </c>
       <c r="R57" t="s">
         <v>259</v>
       </c>
       <c r="S57"/>
       <c r="T57" t="s">
         <v>578</v>
       </c>
       <c r="U57" t="s">
         <v>579</v>
       </c>
       <c r="V57" t="s">
         <v>580</v>
       </c>
       <c r="W57" t="s">
         <v>587</v>
       </c>
       <c r="X57" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="Y57" t="s">
-        <v>1584</v>
+        <v>1593</v>
       </c>
       <c r="Z57" t="s">
-        <v>1585</v>
+        <v>1594</v>
       </c>
       <c r="AA57" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="AB57" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="AC57" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AD57" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AE57" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="58" spans="1:102">
       <c r="A58" t="s">
         <v>588</v>
       </c>
       <c r="B58" t="s">
         <v>111</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58" t="s">
         <v>75</v>
       </c>
       <c r="E58" t="s">
         <v>589</v>
       </c>
       <c r="F58">
         <v>2</v>
       </c>
       <c r="G58">
         <v>37166633</v>
       </c>
       <c r="H58" t="s">
@@ -13269,66 +13299,66 @@
       </c>
       <c r="O58" t="s">
         <v>596</v>
       </c>
       <c r="P58"/>
       <c r="Q58">
         <v>0</v>
       </c>
       <c r="R58" t="s">
         <v>597</v>
       </c>
       <c r="S58"/>
       <c r="T58" t="s">
         <v>136</v>
       </c>
       <c r="U58" t="s">
         <v>136</v>
       </c>
       <c r="V58" t="s">
         <v>136</v>
       </c>
       <c r="W58" t="s">
         <v>598</v>
       </c>
       <c r="X58" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="Y58" t="s">
-        <v>1586</v>
+        <v>1595</v>
       </c>
       <c r="Z58" t="s">
-        <v>1587</v>
+        <v>1596</v>
       </c>
       <c r="AA58" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AB58" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AC58" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="59" spans="1:102">
       <c r="A59" t="s">
         <v>599</v>
       </c>
       <c r="B59" t="s">
         <v>111</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>52</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>600</v>
       </c>
@@ -13348,87 +13378,87 @@
       <c r="N59" t="s">
         <v>602</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59" t="s">
         <v>55</v>
       </c>
       <c r="S59" t="s">
         <v>603</v>
       </c>
       <c r="T59" t="s">
         <v>604</v>
       </c>
       <c r="U59" t="s">
         <v>135</v>
       </c>
       <c r="V59" t="s">
         <v>605</v>
       </c>
       <c r="W59" t="s">
         <v>606</v>
       </c>
       <c r="X59" t="s">
-        <v>1588</v>
+        <v>1597</v>
       </c>
       <c r="Y59" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="Z59" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="AA59" t="s">
-        <v>1590</v>
+        <v>1599</v>
       </c>
       <c r="AB59" t="s">
-        <v>1591</v>
+        <v>1600</v>
       </c>
       <c r="AC59" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AD59" t="s">
-        <v>1592</v>
+        <v>1601</v>
       </c>
       <c r="AE59" t="s">
-        <v>1593</v>
+        <v>1602</v>
       </c>
       <c r="AF59" t="s">
-        <v>1594</v>
+        <v>1603</v>
       </c>
       <c r="AG59" t="s">
-        <v>1595</v>
+        <v>1604</v>
       </c>
       <c r="AH59" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AI59" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AJ59" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
     </row>
     <row r="60" spans="1:102">
       <c r="A60" t="s">
         <v>607</v>
       </c>
       <c r="B60" t="s">
         <v>111</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>113</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
       <c r="G60">
         <v>38779769</v>
       </c>
       <c r="H60" t="s">
@@ -13456,84 +13486,84 @@
         <v>614</v>
       </c>
       <c r="P60" t="s">
         <v>615</v>
       </c>
       <c r="Q60">
         <v>33</v>
       </c>
       <c r="R60" t="s">
         <v>616</v>
       </c>
       <c r="S60"/>
       <c r="T60" t="s">
         <v>617</v>
       </c>
       <c r="U60" t="s">
         <v>618</v>
       </c>
       <c r="V60" t="s">
         <v>136</v>
       </c>
       <c r="W60" t="s">
         <v>619</v>
       </c>
       <c r="X60" t="s">
-        <v>1596</v>
+        <v>1605</v>
       </c>
       <c r="Y60" t="s">
-        <v>1597</v>
+        <v>1606</v>
       </c>
       <c r="Z60" t="s">
-        <v>1598</v>
+        <v>1607</v>
       </c>
       <c r="AA60" t="s">
-        <v>1599</v>
+        <v>1608</v>
       </c>
       <c r="AB60" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AC60" t="s">
-        <v>1600</v>
+        <v>1609</v>
       </c>
       <c r="AD60" t="s">
-        <v>1601</v>
+        <v>1610</v>
       </c>
       <c r="AE60" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
       <c r="AF60" t="s">
-        <v>1602</v>
+        <v>1611</v>
       </c>
       <c r="AG60" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AH60" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AI60" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="61" spans="1:102">
       <c r="A61" t="s">
         <v>620</v>
       </c>
       <c r="B61" t="s">
         <v>282</v>
       </c>
       <c r="C61" t="s">
         <v>87</v>
       </c>
       <c r="D61" t="s">
         <v>75</v>
       </c>
       <c r="E61" t="s">
         <v>589</v>
       </c>
       <c r="F61">
         <v>2</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
         <v>621</v>
       </c>
@@ -13551,63 +13581,63 @@
       </c>
       <c r="M61"/>
       <c r="N61" t="s">
         <v>625</v>
       </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61">
         <v>0</v>
       </c>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61" t="s">
         <v>626</v>
       </c>
       <c r="U61" t="s">
         <v>627</v>
       </c>
       <c r="V61" t="s">
         <v>291</v>
       </c>
       <c r="W61" t="s">
         <v>628</v>
       </c>
       <c r="X61" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="Y61" t="s">
-        <v>1603</v>
+        <v>1612</v>
       </c>
       <c r="Z61" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AA61" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AB61" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="62" spans="1:102">
       <c r="A62" t="s">
         <v>629</v>
       </c>
       <c r="B62" t="s">
         <v>111</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62" t="s">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>52</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>630</v>
       </c>
@@ -13627,222 +13657,222 @@
       <c r="N62" t="s">
         <v>632</v>
       </c>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62" t="s">
         <v>55</v>
       </c>
       <c r="S62" t="s">
         <v>633</v>
       </c>
       <c r="T62" t="s">
         <v>634</v>
       </c>
       <c r="U62" t="s">
         <v>635</v>
       </c>
       <c r="V62" t="s">
         <v>636</v>
       </c>
       <c r="W62" t="s">
         <v>637</v>
       </c>
       <c r="X62" t="s">
-        <v>1604</v>
+        <v>1613</v>
       </c>
       <c r="Y62" t="s">
-        <v>1605</v>
+        <v>1614</v>
       </c>
       <c r="Z62" t="s">
+        <v>1615</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>1616</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>1617</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>976</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>1618</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>1619</v>
+      </c>
+      <c r="AF62" t="s">
         <v>1606</v>
       </c>
-      <c r="AA62" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AG62" t="s">
-        <v>1611</v>
+        <v>1620</v>
       </c>
       <c r="AH62" t="s">
-        <v>1612</v>
+        <v>1621</v>
       </c>
       <c r="AI62" t="s">
-        <v>1613</v>
+        <v>1622</v>
       </c>
       <c r="AJ62" t="s">
-        <v>1614</v>
+        <v>1623</v>
       </c>
       <c r="AK62" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AL62" t="s">
-        <v>1615</v>
+        <v>1624</v>
       </c>
       <c r="AM62" t="s">
-        <v>1616</v>
+        <v>1625</v>
       </c>
       <c r="AN62" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AO62" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AP62" t="s">
-        <v>1617</v>
+        <v>1626</v>
       </c>
       <c r="AQ62" t="s">
-        <v>1618</v>
+        <v>1627</v>
       </c>
       <c r="AR62" t="s">
-        <v>1619</v>
+        <v>1628</v>
       </c>
       <c r="AS62" t="s">
-        <v>1620</v>
+        <v>1629</v>
       </c>
       <c r="AT62" t="s">
-        <v>1621</v>
+        <v>1630</v>
       </c>
       <c r="AU62" t="s">
-        <v>1622</v>
+        <v>1631</v>
       </c>
       <c r="AV62" t="s">
-        <v>1623</v>
+        <v>1632</v>
       </c>
       <c r="AW62" t="s">
-        <v>1624</v>
+        <v>1633</v>
       </c>
       <c r="AX62" t="s">
-        <v>1625</v>
+        <v>1634</v>
       </c>
       <c r="AY62" t="s">
-        <v>1626</v>
+        <v>1635</v>
       </c>
       <c r="AZ62" t="s">
-        <v>1627</v>
+        <v>1636</v>
       </c>
       <c r="BA62" t="s">
-        <v>1628</v>
+        <v>1637</v>
       </c>
       <c r="BB62" t="s">
-        <v>1629</v>
+        <v>1638</v>
       </c>
       <c r="BC62" t="s">
-        <v>1630</v>
+        <v>1639</v>
       </c>
       <c r="BD62" t="s">
-        <v>1631</v>
+        <v>1640</v>
       </c>
       <c r="BE62" t="s">
-        <v>1632</v>
+        <v>1641</v>
       </c>
       <c r="BF62" t="s">
-        <v>1633</v>
+        <v>1642</v>
       </c>
       <c r="BG62" t="s">
-        <v>1634</v>
+        <v>1643</v>
       </c>
       <c r="BH62" t="s">
-        <v>1635</v>
+        <v>1644</v>
       </c>
       <c r="BI62" t="s">
-        <v>1636</v>
+        <v>1645</v>
       </c>
       <c r="BJ62" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
       <c r="BK62" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
       <c r="BL62" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
       <c r="BM62" t="s">
-        <v>1640</v>
+        <v>1649</v>
       </c>
       <c r="BN62" t="s">
-        <v>1641</v>
+        <v>1650</v>
       </c>
       <c r="BO62" t="s">
-        <v>1642</v>
+        <v>1651</v>
       </c>
       <c r="BP62" t="s">
-        <v>1643</v>
+        <v>1652</v>
       </c>
       <c r="BQ62" t="s">
-        <v>1644</v>
+        <v>1653</v>
       </c>
       <c r="BR62" t="s">
-        <v>1645</v>
+        <v>1654</v>
       </c>
       <c r="BS62" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
       <c r="BT62" t="s">
-        <v>1647</v>
+        <v>1656</v>
       </c>
       <c r="BU62" t="s">
-        <v>1648</v>
+        <v>1657</v>
       </c>
       <c r="BV62" t="s">
-        <v>1649</v>
+        <v>1658</v>
       </c>
       <c r="BW62" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
       <c r="BX62" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
       <c r="BY62" t="s">
-        <v>1652</v>
+        <v>1661</v>
       </c>
       <c r="BZ62" t="s">
-        <v>1653</v>
+        <v>1662</v>
       </c>
       <c r="CA62" t="s">
-        <v>1654</v>
+        <v>1663</v>
       </c>
       <c r="CB62" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="CC62" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
     </row>
     <row r="63" spans="1:102">
       <c r="A63" t="s">
         <v>638</v>
       </c>
       <c r="B63" t="s">
         <v>111</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>52</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>639</v>
       </c>
       <c r="I63">
         <v>2024</v>
@@ -13860,72 +13890,72 @@
       <c r="N63" t="s">
         <v>641</v>
       </c>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63" t="s">
         <v>55</v>
       </c>
       <c r="S63" t="s">
         <v>642</v>
       </c>
       <c r="T63" t="s">
         <v>643</v>
       </c>
       <c r="U63" t="s">
         <v>644</v>
       </c>
       <c r="V63" t="s">
         <v>136</v>
       </c>
       <c r="W63" t="s">
         <v>645</v>
       </c>
       <c r="X63" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="Y63" t="s">
-        <v>1655</v>
+        <v>1664</v>
       </c>
       <c r="Z63" t="s">
-        <v>1656</v>
+        <v>1665</v>
       </c>
       <c r="AA63" t="s">
-        <v>1657</v>
+        <v>1666</v>
       </c>
       <c r="AB63" t="s">
-        <v>1658</v>
+        <v>1667</v>
       </c>
       <c r="AC63" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AD63" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AE63" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="64" spans="1:102">
       <c r="A64" t="s">
         <v>646</v>
       </c>
       <c r="B64" t="s">
         <v>64</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>647</v>
       </c>
       <c r="I64">
         <v>2024</v>
@@ -13941,78 +13971,78 @@
       </c>
       <c r="M64"/>
       <c r="N64" t="s">
         <v>651</v>
       </c>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64" t="s">
         <v>652</v>
       </c>
       <c r="S64"/>
       <c r="T64" t="s">
         <v>653</v>
       </c>
       <c r="U64" t="s">
         <v>654</v>
       </c>
       <c r="V64" t="s">
         <v>72</v>
       </c>
       <c r="W64" t="s">
         <v>655</v>
       </c>
       <c r="X64" t="s">
-        <v>1659</v>
+        <v>1668</v>
       </c>
       <c r="Y64" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="Z64" t="s">
-        <v>1660</v>
+        <v>1669</v>
       </c>
       <c r="AA64" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="AB64" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="AC64" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
       <c r="AD64" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
       <c r="AE64" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AF64" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AG64" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="65" spans="1:102">
       <c r="A65" t="s">
         <v>656</v>
       </c>
       <c r="B65" t="s">
         <v>111</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65">
         <v>1</v>
       </c>
       <c r="G65">
         <v>39747487</v>
       </c>
       <c r="H65" t="s">
@@ -14036,171 +14066,171 @@
       <c r="N65" t="s">
         <v>660</v>
       </c>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65">
         <v>0</v>
       </c>
       <c r="R65" t="s">
         <v>133</v>
       </c>
       <c r="S65"/>
       <c r="T65" t="s">
         <v>661</v>
       </c>
       <c r="U65" t="s">
         <v>135</v>
       </c>
       <c r="V65" t="s">
         <v>136</v>
       </c>
       <c r="W65" t="s">
         <v>662</v>
       </c>
       <c r="X65" t="s">
+        <v>1671</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>1672</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>1673</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>1674</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>1675</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>1676</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>1677</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>1678</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>1679</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>1272</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>1599</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>1600</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>976</v>
+      </c>
+      <c r="AK65" t="s">
+        <v>1680</v>
+      </c>
+      <c r="AL65" t="s">
+        <v>1681</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>1682</v>
+      </c>
+      <c r="AN65" t="s">
+        <v>1683</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>1684</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>1685</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>992</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>1686</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>1687</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>1688</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>1253</v>
+      </c>
+      <c r="AV65" t="s">
+        <v>934</v>
+      </c>
+      <c r="AW65" t="s">
+        <v>871</v>
+      </c>
+      <c r="AX65" t="s">
+        <v>1689</v>
+      </c>
+      <c r="AY65" t="s">
+        <v>1690</v>
+      </c>
+      <c r="AZ65" t="s">
+        <v>996</v>
+      </c>
+      <c r="BA65" t="s">
+        <v>1001</v>
+      </c>
+      <c r="BB65" t="s">
+        <v>997</v>
+      </c>
+      <c r="BC65" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BD65" t="s">
+        <v>993</v>
+      </c>
+      <c r="BE65" t="s">
+        <v>998</v>
+      </c>
+      <c r="BF65" t="s">
+        <v>999</v>
+      </c>
+      <c r="BG65" t="s">
+        <v>898</v>
+      </c>
+      <c r="BH65" t="s">
+        <v>1661</v>
+      </c>
+      <c r="BI65" t="s">
         <v>1662</v>
       </c>
-      <c r="Y65" t="s">
-[...109 lines deleted...]
-      </c>
       <c r="BJ65" t="s">
-        <v>1682</v>
+        <v>1691</v>
       </c>
       <c r="BK65" t="s">
-        <v>1683</v>
+        <v>1692</v>
       </c>
       <c r="BL65" t="s">
-        <v>1684</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="66" spans="1:102">
       <c r="A66" t="s">
         <v>663</v>
       </c>
       <c r="B66" t="s">
         <v>664</v>
       </c>
       <c r="C66" t="s">
         <v>87</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>52</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>665</v>
       </c>
@@ -14220,78 +14250,78 @@
       <c r="N66" t="s">
         <v>667</v>
       </c>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66" t="s">
         <v>55</v>
       </c>
       <c r="S66" t="s">
         <v>668</v>
       </c>
       <c r="T66" t="s">
         <v>669</v>
       </c>
       <c r="U66" t="s">
         <v>670</v>
       </c>
       <c r="V66" t="s">
         <v>291</v>
       </c>
       <c r="W66" t="s">
         <v>671</v>
       </c>
       <c r="X66" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="Y66" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="Z66" t="s">
-        <v>1685</v>
+        <v>1694</v>
       </c>
       <c r="AA66" t="s">
-        <v>1686</v>
+        <v>1695</v>
       </c>
       <c r="AB66" t="s">
-        <v>1687</v>
+        <v>1696</v>
       </c>
       <c r="AC66" t="s">
-        <v>1688</v>
+        <v>1697</v>
       </c>
       <c r="AD66" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AE66" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AF66" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AG66" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="67" spans="1:102">
       <c r="A67" t="s">
         <v>672</v>
       </c>
       <c r="B67" t="s">
         <v>198</v>
       </c>
       <c r="C67" t="s">
         <v>199</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>52</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>673</v>
       </c>
@@ -14311,66 +14341,66 @@
       <c r="N67" t="s">
         <v>675</v>
       </c>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67" t="s">
         <v>55</v>
       </c>
       <c r="S67" t="s">
         <v>676</v>
       </c>
       <c r="T67" t="s">
         <v>677</v>
       </c>
       <c r="U67" t="s">
         <v>678</v>
       </c>
       <c r="V67" t="s">
         <v>679</v>
       </c>
       <c r="W67" t="s">
         <v>680</v>
       </c>
       <c r="X67" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="Y67" t="s">
-        <v>1689</v>
+        <v>1698</v>
       </c>
       <c r="Z67" t="s">
-        <v>1690</v>
+        <v>1699</v>
       </c>
       <c r="AA67" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="AB67" t="s">
-        <v>1691</v>
+        <v>1700</v>
       </c>
       <c r="AC67" t="s">
-        <v>1692</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="68" spans="1:102">
       <c r="A68" t="s">
         <v>681</v>
       </c>
       <c r="B68" t="s">
         <v>295</v>
       </c>
       <c r="C68"/>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="G68">
         <v>39134548</v>
       </c>
       <c r="H68" t="s">
         <v>682</v>
       </c>
@@ -14394,102 +14424,102 @@
       </c>
       <c r="O68"/>
       <c r="P68">
         <v>1</v>
       </c>
       <c r="Q68">
         <v>15</v>
       </c>
       <c r="R68" t="s">
         <v>217</v>
       </c>
       <c r="S68"/>
       <c r="T68" t="s">
         <v>685</v>
       </c>
       <c r="U68" t="s">
         <v>686</v>
       </c>
       <c r="V68" t="s">
         <v>108</v>
       </c>
       <c r="W68" t="s">
         <v>687</v>
       </c>
       <c r="X68" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="Y68" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="Z68" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AA68" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="AB68" t="s">
-        <v>1693</v>
+        <v>1702</v>
       </c>
       <c r="AC68" t="s">
-        <v>1694</v>
+        <v>1703</v>
       </c>
       <c r="AD68" t="s">
-        <v>1695</v>
+        <v>1704</v>
       </c>
       <c r="AE68" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="AF68" t="s">
-        <v>1690</v>
+        <v>1699</v>
       </c>
       <c r="AG68" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AH68" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="AI68" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="AJ68" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="AK68" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="AL68" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AM68" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AN68" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="AO68" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="69" spans="1:102">
       <c r="A69" t="s">
         <v>688</v>
       </c>
       <c r="B69" t="s">
         <v>111</v>
       </c>
       <c r="C69" t="s">
         <v>112</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>113</v>
       </c>
       <c r="F69">
         <v>2</v>
       </c>
       <c r="G69">
         <v>40011163</v>
       </c>
       <c r="H69" t="s">
@@ -14511,69 +14541,69 @@
       <c r="N69" t="s">
         <v>693</v>
       </c>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69">
         <v>0</v>
       </c>
       <c r="R69" t="s">
         <v>694</v>
       </c>
       <c r="S69"/>
       <c r="T69" t="s">
         <v>695</v>
       </c>
       <c r="U69" t="s">
         <v>696</v>
       </c>
       <c r="V69" t="s">
         <v>697</v>
       </c>
       <c r="W69" t="s">
         <v>698</v>
       </c>
       <c r="X69" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="Y69" t="s">
-        <v>1696</v>
+        <v>1705</v>
       </c>
       <c r="Z69" t="s">
-        <v>1697</v>
+        <v>1706</v>
       </c>
       <c r="AA69" t="s">
-        <v>1567</v>
+        <v>1576</v>
       </c>
       <c r="AB69" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AC69" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AD69" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="70" spans="1:102">
       <c r="A70" t="s">
         <v>699</v>
       </c>
       <c r="B70" t="s">
         <v>111</v>
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>40050611</v>
       </c>
       <c r="H70" t="s">
@@ -14599,78 +14629,78 @@
       </c>
       <c r="O70"/>
       <c r="P70">
         <v>1</v>
       </c>
       <c r="Q70">
         <v>16</v>
       </c>
       <c r="R70" t="s">
         <v>217</v>
       </c>
       <c r="S70"/>
       <c r="T70" t="s">
         <v>643</v>
       </c>
       <c r="U70" t="s">
         <v>644</v>
       </c>
       <c r="V70" t="s">
         <v>136</v>
       </c>
       <c r="W70" t="s">
         <v>703</v>
       </c>
       <c r="X70" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="Y70" t="s">
-        <v>1698</v>
+        <v>1707</v>
       </c>
       <c r="Z70" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="AA70" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
       <c r="AB70" t="s">
-        <v>1701</v>
+        <v>1710</v>
       </c>
       <c r="AC70" t="s">
-        <v>1702</v>
+        <v>1711</v>
       </c>
       <c r="AD70" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AE70" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AF70" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AG70" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="71" spans="1:102">
       <c r="A71" t="s">
         <v>704</v>
       </c>
       <c r="B71" t="s">
         <v>307</v>
       </c>
       <c r="C71" t="s">
         <v>308</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>52</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
         <v>705</v>
       </c>
@@ -14690,57 +14720,57 @@
       <c r="N71" t="s">
         <v>707</v>
       </c>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71" t="s">
         <v>55</v>
       </c>
       <c r="S71" t="s">
         <v>345</v>
       </c>
       <c r="T71" t="s">
         <v>708</v>
       </c>
       <c r="U71" t="s">
         <v>709</v>
       </c>
       <c r="V71" t="s">
         <v>710</v>
       </c>
       <c r="W71" t="s">
         <v>711</v>
       </c>
       <c r="X71" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="Y71" t="s">
-        <v>1703</v>
+        <v>1712</v>
       </c>
       <c r="Z71" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="72" spans="1:102">
       <c r="A72" t="s">
         <v>712</v>
       </c>
       <c r="B72" t="s">
         <v>111</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72" t="s">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>583</v>
       </c>
       <c r="F72">
         <v>2</v>
       </c>
       <c r="G72">
         <v>40148352</v>
       </c>
       <c r="H72" t="s">
@@ -14766,75 +14796,75 @@
       </c>
       <c r="O72"/>
       <c r="P72">
         <v>1</v>
       </c>
       <c r="Q72">
         <v>16</v>
       </c>
       <c r="R72" t="s">
         <v>217</v>
       </c>
       <c r="S72"/>
       <c r="T72" t="s">
         <v>643</v>
       </c>
       <c r="U72" t="s">
         <v>644</v>
       </c>
       <c r="V72" t="s">
         <v>136</v>
       </c>
       <c r="W72" t="s">
         <v>716</v>
       </c>
       <c r="X72" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="Y72" t="s">
-        <v>1704</v>
+        <v>1713</v>
       </c>
       <c r="Z72" t="s">
-        <v>1705</v>
+        <v>1714</v>
       </c>
       <c r="AA72" t="s">
-        <v>1657</v>
+        <v>1666</v>
       </c>
       <c r="AB72" t="s">
-        <v>1706</v>
+        <v>1715</v>
       </c>
       <c r="AC72" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AD72" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AE72" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AF72" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="73" spans="1:102">
       <c r="A73" t="s">
         <v>717</v>
       </c>
       <c r="B73" t="s">
         <v>513</v>
       </c>
       <c r="C73" t="s">
         <v>112</v>
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73">
         <v>1</v>
       </c>
       <c r="G73">
         <v>40240327</v>
       </c>
       <c r="H73" t="s">
@@ -14860,78 +14890,78 @@
       </c>
       <c r="O73"/>
       <c r="P73">
         <v>1</v>
       </c>
       <c r="Q73">
         <v>16</v>
       </c>
       <c r="R73" t="s">
         <v>217</v>
       </c>
       <c r="S73"/>
       <c r="T73" t="s">
         <v>721</v>
       </c>
       <c r="U73" t="s">
         <v>722</v>
       </c>
       <c r="V73" t="s">
         <v>124</v>
       </c>
       <c r="W73" t="s">
         <v>723</v>
       </c>
       <c r="X73" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="Y73" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="Z73" t="s">
-        <v>1707</v>
+        <v>1716</v>
       </c>
       <c r="AA73" t="s">
-        <v>1708</v>
+        <v>1717</v>
       </c>
       <c r="AB73" t="s">
-        <v>1709</v>
+        <v>1718</v>
       </c>
       <c r="AC73" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AD73" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AE73" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="AF73" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AG73" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
     </row>
     <row r="74" spans="1:102">
       <c r="A74" t="s">
         <v>724</v>
       </c>
       <c r="B74" t="s">
         <v>111</v>
       </c>
       <c r="C74" t="s">
         <v>112</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74">
         <v>40637235</v>
       </c>
       <c r="H74" t="s">
@@ -14957,147 +14987,147 @@
       </c>
       <c r="O74"/>
       <c r="P74">
         <v>13</v>
       </c>
       <c r="Q74">
         <v>53</v>
       </c>
       <c r="R74" t="s">
         <v>731</v>
       </c>
       <c r="S74"/>
       <c r="T74" t="s">
         <v>732</v>
       </c>
       <c r="U74" t="s">
         <v>635</v>
       </c>
       <c r="V74" t="s">
         <v>733</v>
       </c>
       <c r="W74" t="s">
         <v>734</v>
       </c>
       <c r="X74" t="s">
-        <v>1710</v>
+        <v>1719</v>
       </c>
       <c r="Y74" t="s">
-        <v>1114</v>
+        <v>1123</v>
       </c>
       <c r="Z74" t="s">
-        <v>1711</v>
+        <v>1720</v>
       </c>
       <c r="AA74" t="s">
-        <v>1712</v>
+        <v>1721</v>
       </c>
       <c r="AB74" t="s">
-        <v>1713</v>
+        <v>1722</v>
       </c>
       <c r="AC74" t="s">
-        <v>1714</v>
+        <v>1723</v>
       </c>
       <c r="AD74" t="s">
-        <v>1715</v>
+        <v>1724</v>
       </c>
       <c r="AE74" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="AF74" t="s">
-        <v>1610</v>
+        <v>1619</v>
       </c>
       <c r="AG74" t="s">
-        <v>1597</v>
+        <v>1606</v>
       </c>
       <c r="AH74" t="s">
-        <v>1716</v>
+        <v>1725</v>
       </c>
       <c r="AI74" t="s">
-        <v>1717</v>
+        <v>1726</v>
       </c>
       <c r="AJ74" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AK74" t="s">
-        <v>1609</v>
+        <v>1618</v>
       </c>
       <c r="AL74" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="AM74" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="AN74" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
       <c r="AO74" t="s">
-        <v>1614</v>
+        <v>1623</v>
       </c>
       <c r="AP74" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AQ74" t="s">
-        <v>1615</v>
+        <v>1624</v>
       </c>
       <c r="AR74" t="s">
-        <v>1616</v>
+        <v>1625</v>
       </c>
       <c r="AS74" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AT74" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AU74" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="AV74" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="AW74" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
       <c r="AX74" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="AY74" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="AZ74" t="s">
-        <v>1722</v>
+        <v>1731</v>
       </c>
       <c r="BA74" t="s">
-        <v>1723</v>
+        <v>1732</v>
       </c>
       <c r="BB74" t="s">
-        <v>1724</v>
+        <v>1733</v>
       </c>
       <c r="BC74" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="BD74" t="s">
-        <v>1725</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="75" spans="1:102">
       <c r="A75" t="s">
         <v>735</v>
       </c>
       <c r="B75" t="s">
         <v>64</v>
       </c>
       <c r="C75" t="s">
         <v>415</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>52</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>736</v>
       </c>
@@ -15119,69 +15149,69 @@
       </c>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75">
         <v>0</v>
       </c>
       <c r="R75" t="s">
         <v>55</v>
       </c>
       <c r="S75" t="s">
         <v>345</v>
       </c>
       <c r="T75" t="s">
         <v>739</v>
       </c>
       <c r="U75" t="s">
         <v>740</v>
       </c>
       <c r="V75" t="s">
         <v>741</v>
       </c>
       <c r="W75" t="s">
         <v>742</v>
       </c>
       <c r="X75" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="Y75" t="s">
-        <v>1726</v>
+        <v>1735</v>
       </c>
       <c r="Z75" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AA75" t="s">
-        <v>1727</v>
+        <v>1736</v>
       </c>
       <c r="AB75" t="s">
-        <v>1728</v>
+        <v>1737</v>
       </c>
       <c r="AC75" t="s">
-        <v>1729</v>
+        <v>1738</v>
       </c>
       <c r="AD75" t="s">
-        <v>1730</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="76" spans="1:102">
       <c r="A76" t="s">
         <v>743</v>
       </c>
       <c r="B76" t="s">
         <v>307</v>
       </c>
       <c r="C76" t="s">
         <v>308</v>
       </c>
       <c r="D76" t="s">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76">
         <v>1</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>744</v>
       </c>
@@ -15203,54 +15233,54 @@
       <c r="N76" t="s">
         <v>746</v>
       </c>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76">
         <v>0</v>
       </c>
       <c r="R76" t="s">
         <v>497</v>
       </c>
       <c r="S76"/>
       <c r="T76" t="s">
         <v>747</v>
       </c>
       <c r="U76" t="s">
         <v>748</v>
       </c>
       <c r="V76" t="s">
         <v>357</v>
       </c>
       <c r="W76" t="s">
         <v>749</v>
       </c>
       <c r="X76" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="Y76" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="77" spans="1:102">
       <c r="A77" t="s">
         <v>750</v>
       </c>
       <c r="B77" t="s">
         <v>282</v>
       </c>
       <c r="C77" t="s">
         <v>87</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>751</v>
       </c>
@@ -15272,78 +15302,78 @@
       </c>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77">
         <v>0</v>
       </c>
       <c r="R77" t="s">
         <v>55</v>
       </c>
       <c r="S77" t="s">
         <v>345</v>
       </c>
       <c r="T77" t="s">
         <v>754</v>
       </c>
       <c r="U77" t="s">
         <v>755</v>
       </c>
       <c r="V77" t="s">
         <v>756</v>
       </c>
       <c r="W77" t="s">
         <v>757</v>
       </c>
       <c r="X77" t="s">
-        <v>1731</v>
+        <v>1740</v>
       </c>
       <c r="Y77" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="Z77" t="s">
-        <v>1732</v>
+        <v>1741</v>
       </c>
       <c r="AA77" t="s">
-        <v>1733</v>
+        <v>1742</v>
       </c>
       <c r="AB77" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AC77" t="s">
-        <v>1734</v>
+        <v>1743</v>
       </c>
       <c r="AD77" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AE77" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AF77" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AG77" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="78" spans="1:102">
       <c r="A78" t="s">
         <v>758</v>
       </c>
       <c r="B78" t="s">
         <v>664</v>
       </c>
       <c r="C78" t="s">
         <v>87</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>27</v>
       </c>
       <c r="F78">
         <v>1</v>
       </c>
       <c r="G78">
         <v>40640125</v>
       </c>
       <c r="H78" t="s">
@@ -15369,78 +15399,78 @@
       </c>
       <c r="O78"/>
       <c r="P78">
         <v>1</v>
       </c>
       <c r="Q78">
         <v>16</v>
       </c>
       <c r="R78" t="s">
         <v>217</v>
       </c>
       <c r="S78"/>
       <c r="T78" t="s">
         <v>669</v>
       </c>
       <c r="U78" t="s">
         <v>670</v>
       </c>
       <c r="V78" t="s">
         <v>291</v>
       </c>
       <c r="W78" t="s">
         <v>761</v>
       </c>
       <c r="X78" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="Y78" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="Z78" t="s">
-        <v>1735</v>
+        <v>1744</v>
       </c>
       <c r="AA78" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
       <c r="AB78" t="s">
-        <v>1737</v>
+        <v>1746</v>
       </c>
       <c r="AC78" t="s">
-        <v>1738</v>
+        <v>1747</v>
       </c>
       <c r="AD78" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AE78" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AF78" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AG78" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="79" spans="1:102">
       <c r="A79" t="s">
         <v>762</v>
       </c>
       <c r="B79" t="s">
         <v>414</v>
       </c>
       <c r="C79" t="s">
         <v>415</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79">
         <v>1</v>
       </c>
       <c r="G79">
         <v>40119201</v>
       </c>
       <c r="H79" t="s">
@@ -15468,78 +15498,78 @@
         <v>769</v>
       </c>
       <c r="P79">
         <v>4</v>
       </c>
       <c r="Q79">
         <v>27</v>
       </c>
       <c r="R79" t="s">
         <v>770</v>
       </c>
       <c r="S79"/>
       <c r="T79" t="s">
         <v>771</v>
       </c>
       <c r="U79" t="s">
         <v>535</v>
       </c>
       <c r="V79" t="s">
         <v>291</v>
       </c>
       <c r="W79" t="s">
         <v>772</v>
       </c>
       <c r="X79" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="Y79" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="Z79" t="s">
-        <v>1739</v>
+        <v>1748</v>
       </c>
       <c r="AA79" t="s">
-        <v>1740</v>
+        <v>1749</v>
       </c>
       <c r="AB79" t="s">
-        <v>1741</v>
+        <v>1750</v>
       </c>
       <c r="AC79" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
       <c r="AD79" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AE79" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AF79" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AG79" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="80" spans="1:102">
       <c r="A80" t="s">
         <v>773</v>
       </c>
       <c r="B80" t="s">
         <v>513</v>
       </c>
       <c r="C80" t="s">
         <v>514</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>52</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>774</v>
       </c>
@@ -15561,102 +15591,102 @@
       </c>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80">
         <v>0</v>
       </c>
       <c r="R80" t="s">
         <v>55</v>
       </c>
       <c r="S80" t="s">
         <v>345</v>
       </c>
       <c r="T80" t="s">
         <v>777</v>
       </c>
       <c r="U80" t="s">
         <v>778</v>
       </c>
       <c r="V80" t="s">
         <v>136</v>
       </c>
       <c r="W80" t="s">
         <v>779</v>
       </c>
       <c r="X80" t="s">
-        <v>1743</v>
+        <v>1752</v>
       </c>
       <c r="Y80" t="s">
-        <v>1744</v>
+        <v>1753</v>
       </c>
       <c r="Z80" t="s">
-        <v>1745</v>
+        <v>1754</v>
       </c>
       <c r="AA80" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
       <c r="AB80" t="s">
-        <v>1590</v>
+        <v>1599</v>
       </c>
       <c r="AC80" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
       <c r="AD80" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="AE80" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="AF80" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="AG80" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="AH80" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="AI80" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="AJ80" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="AK80" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="AL80" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="AM80" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="AN80" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="AO80" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="81" spans="1:102">
       <c r="A81" t="s">
         <v>780</v>
       </c>
       <c r="B81" t="s">
         <v>781</v>
       </c>
       <c r="C81" t="s">
         <v>539</v>
       </c>
       <c r="D81" t="s">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>27</v>
       </c>
       <c r="F81">
         <v>1</v>
       </c>
       <c r="G81">
         <v>42178653</v>
       </c>
       <c r="H81" t="s">
@@ -15682,54 +15712,54 @@
       </c>
       <c r="O81"/>
       <c r="P81">
         <v>6</v>
       </c>
       <c r="Q81">
         <v>35</v>
       </c>
       <c r="R81" t="s">
         <v>788</v>
       </c>
       <c r="S81"/>
       <c r="T81" t="s">
         <v>789</v>
       </c>
       <c r="U81" t="s">
         <v>547</v>
       </c>
       <c r="V81" t="s">
         <v>548</v>
       </c>
       <c r="W81" t="s">
         <v>790</v>
       </c>
       <c r="X81" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="Y81" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
     </row>
     <row r="82" spans="1:102">
       <c r="A82" t="s">
         <v>791</v>
       </c>
       <c r="B82" t="s">
         <v>50</v>
       </c>
       <c r="C82" t="s">
         <v>51</v>
       </c>
       <c r="D82" t="s">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>27</v>
       </c>
       <c r="F82">
         <v>1</v>
       </c>
       <c r="G82">
         <v>35912435</v>
       </c>
       <c r="H82" t="s">
@@ -15755,66 +15785,66 @@
       </c>
       <c r="O82"/>
       <c r="P82">
         <v>16</v>
       </c>
       <c r="Q82">
         <v>41</v>
       </c>
       <c r="R82" t="s">
         <v>302</v>
       </c>
       <c r="S82"/>
       <c r="T82" t="s">
         <v>794</v>
       </c>
       <c r="U82" t="s">
         <v>60</v>
       </c>
       <c r="V82" t="s">
         <v>61</v>
       </c>
       <c r="W82" t="s">
         <v>795</v>
       </c>
       <c r="X82" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="Y82" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="Z82" t="s">
-        <v>1751</v>
+        <v>1760</v>
       </c>
       <c r="AA82" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="AB82" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="AC82" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
     </row>
     <row r="83" spans="1:102">
       <c r="A83" t="s">
         <v>796</v>
       </c>
       <c r="B83" t="s">
         <v>307</v>
       </c>
       <c r="C83" t="s">
         <v>308</v>
       </c>
       <c r="D83" t="s">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83">
         <v>1</v>
       </c>
       <c r="G83">
         <v>35721494</v>
       </c>
       <c r="H83" t="s">
@@ -15838,57 +15868,57 @@
       <c r="N83" t="s">
         <v>799</v>
       </c>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83">
         <v>10</v>
       </c>
       <c r="R83" t="s">
         <v>564</v>
       </c>
       <c r="S83"/>
       <c r="T83" t="s">
         <v>313</v>
       </c>
       <c r="U83" t="s">
         <v>314</v>
       </c>
       <c r="V83" t="s">
         <v>315</v>
       </c>
       <c r="W83" t="s">
         <v>800</v>
       </c>
       <c r="X83" t="s">
-        <v>1752</v>
+        <v>1761</v>
       </c>
       <c r="Y83" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
       <c r="Z83" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="84" spans="1:102">
       <c r="A84" t="s">
         <v>801</v>
       </c>
       <c r="B84" t="s">
         <v>538</v>
       </c>
       <c r="C84" t="s">
         <v>539</v>
       </c>
       <c r="D84" t="s">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84">
         <v>1</v>
       </c>
       <c r="G84">
         <v>39623166</v>
       </c>
       <c r="H84" t="s">
@@ -15916,72 +15946,72 @@
         <v>805</v>
       </c>
       <c r="P84">
         <v>2</v>
       </c>
       <c r="Q84">
         <v>26</v>
       </c>
       <c r="R84" t="s">
         <v>45</v>
       </c>
       <c r="S84"/>
       <c r="T84" t="s">
         <v>806</v>
       </c>
       <c r="U84" t="s">
         <v>556</v>
       </c>
       <c r="V84" t="s">
         <v>557</v>
       </c>
       <c r="W84" t="s">
         <v>807</v>
       </c>
       <c r="X84" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="Y84" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="Z84" t="s">
-        <v>1754</v>
+        <v>1763</v>
       </c>
       <c r="AA84" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
       <c r="AB84" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="AC84" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="AD84" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="AE84" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="85" spans="1:102">
       <c r="A85" t="s">
         <v>808</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" t="s">
         <v>199</v>
       </c>
       <c r="D85" t="s">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85">
         <v>1</v>
       </c>
       <c r="G85">
         <v>41208531</v>
       </c>
       <c r="H85" t="s">
@@ -16007,51 +16037,51 @@
       </c>
       <c r="O85"/>
       <c r="P85">
         <v>11</v>
       </c>
       <c r="Q85">
         <v>42</v>
       </c>
       <c r="R85" t="s">
         <v>815</v>
       </c>
       <c r="S85"/>
       <c r="T85" t="s">
         <v>816</v>
       </c>
       <c r="U85" t="s">
         <v>678</v>
       </c>
       <c r="V85" t="s">
         <v>679</v>
       </c>
       <c r="W85" t="s">
         <v>817</v>
       </c>
       <c r="X85" t="s">
-        <v>1755</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="86" spans="1:102">
       <c r="A86" t="s">
         <v>818</v>
       </c>
       <c r="B86" t="s">
         <v>307</v>
       </c>
       <c r="C86" t="s">
         <v>308</v>
       </c>
       <c r="D86" t="s">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>113</v>
       </c>
       <c r="F86">
         <v>1</v>
       </c>
       <c r="G86">
         <v>42493642</v>
       </c>
       <c r="H86" t="s">
@@ -16075,54 +16105,54 @@
       <c r="N86" t="s">
         <v>821</v>
       </c>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86">
         <v>0</v>
       </c>
       <c r="R86" t="s">
         <v>45</v>
       </c>
       <c r="S86"/>
       <c r="T86" t="s">
         <v>822</v>
       </c>
       <c r="U86" t="s">
         <v>823</v>
       </c>
       <c r="V86" t="s">
         <v>824</v>
       </c>
       <c r="W86" t="s">
         <v>825</v>
       </c>
       <c r="X86" t="s">
-        <v>1756</v>
+        <v>1765</v>
       </c>
       <c r="Y86" t="s">
-        <v>1757</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="87" spans="1:102">
       <c r="A87" t="s">
         <v>826</v>
       </c>
       <c r="B87" t="s">
         <v>282</v>
       </c>
       <c r="C87" t="s">
         <v>87</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87">
         <v>42640806</v>
       </c>
       <c r="H87" t="s">
@@ -16148,50 +16178,120 @@
       </c>
       <c r="O87"/>
       <c r="P87">
         <v>35</v>
       </c>
       <c r="Q87">
         <v>123</v>
       </c>
       <c r="R87" t="s">
         <v>184</v>
       </c>
       <c r="S87" t="s">
         <v>831</v>
       </c>
       <c r="T87" t="s">
         <v>832</v>
       </c>
       <c r="U87" t="s">
         <v>833</v>
       </c>
       <c r="V87" t="s">
         <v>291</v>
       </c>
       <c r="W87" t="s">
         <v>834</v>
+      </c>
+      <c r="X87" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="88" spans="1:102">
+      <c r="A88" t="s">
+        <v>835</v>
+      </c>
+      <c r="B88" t="s">
+        <v>836</v>
+      </c>
+      <c r="C88" t="s">
+        <v>837</v>
+      </c>
+      <c r="D88" t="s">
+        <v>26</v>
+      </c>
+      <c r="E88" t="s">
+        <v>27</v>
+      </c>
+      <c r="F88">
+        <v>1</v>
+      </c>
+      <c r="G88">
+        <v>42800801</v>
+      </c>
+      <c r="H88" t="s">
+        <v>838</v>
+      </c>
+      <c r="I88">
+        <v>2026</v>
+      </c>
+      <c r="J88" t="s">
+        <v>839</v>
+      </c>
+      <c r="K88" t="s">
+        <v>214</v>
+      </c>
+      <c r="L88" t="s">
+        <v>215</v>
+      </c>
+      <c r="M88" t="s">
+        <v>215</v>
+      </c>
+      <c r="N88" t="s">
+        <v>840</v>
+      </c>
+      <c r="O88"/>
+      <c r="P88">
+        <v>1</v>
+      </c>
+      <c r="Q88">
+        <v>17</v>
+      </c>
+      <c r="R88" t="s">
+        <v>217</v>
+      </c>
+      <c r="S88"/>
+      <c r="T88" t="s">
+        <v>841</v>
+      </c>
+      <c r="U88" t="s">
+        <v>842</v>
+      </c>
+      <c r="V88" t="s">
+        <v>337</v>
+      </c>
+      <c r="W88" t="s">
+        <v>843</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="X1:CE1"/>
     <mergeCell ref="CF1:CW1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="A14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="A15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="A16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="A17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="A18" r:id="rId_hyperlink_17"/>
@@ -16242,1559 +16342,1561 @@
     <hyperlink ref="A63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="A64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="A65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="A66" r:id="rId_hyperlink_65"/>
     <hyperlink ref="A67" r:id="rId_hyperlink_66"/>
     <hyperlink ref="A68" r:id="rId_hyperlink_67"/>
     <hyperlink ref="A69" r:id="rId_hyperlink_68"/>
     <hyperlink ref="A70" r:id="rId_hyperlink_69"/>
     <hyperlink ref="A71" r:id="rId_hyperlink_70"/>
     <hyperlink ref="A72" r:id="rId_hyperlink_71"/>
     <hyperlink ref="A73" r:id="rId_hyperlink_72"/>
     <hyperlink ref="A74" r:id="rId_hyperlink_73"/>
     <hyperlink ref="A75" r:id="rId_hyperlink_74"/>
     <hyperlink ref="A76" r:id="rId_hyperlink_75"/>
     <hyperlink ref="A77" r:id="rId_hyperlink_76"/>
     <hyperlink ref="A78" r:id="rId_hyperlink_77"/>
     <hyperlink ref="A79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="A80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="A81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="A82" r:id="rId_hyperlink_81"/>
     <hyperlink ref="A83" r:id="rId_hyperlink_82"/>
     <hyperlink ref="A84" r:id="rId_hyperlink_83"/>
     <hyperlink ref="A85" r:id="rId_hyperlink_84"/>
     <hyperlink ref="A86" r:id="rId_hyperlink_85"/>
     <hyperlink ref="A87" r:id="rId_hyperlink_86"/>
-    <hyperlink ref="X2" r:id="rId_hyperlink_87"/>
-[...1507 lines deleted...]
-    <hyperlink ref="Y86" r:id="rId_hyperlink_1595"/>
+    <hyperlink ref="A88" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="AA2" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="AB2" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="AC2" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="AD2" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="AE2" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="AF2" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="AG2" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="AH2" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="AI2" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="AJ2" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="X3" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="Y3" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="Z3" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="AA3" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="AB3" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="AC3" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="AD3" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="AE3" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="AF3" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="AG3" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="AH3" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="X4" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="Y4" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="Z4" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="AA4" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="AB4" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="AC4" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="AD4" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="AE4" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="X5" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="Y5" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="Z5" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="AA5" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="AB5" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="AC5" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="AD5" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="AE5" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="AF5" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="AG5" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="AH5" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="AI5" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="AJ5" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="AK5" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="AL5" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="AM5" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="AN5" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="AO5" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="AP5" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="AQ5" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="AR5" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="AS5" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="AT5" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="AU5" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="AV5" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="AW5" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="AX5" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="AY5" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="AZ5" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="BA5" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="BB5" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="BC5" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="BD5" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="X6" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="Y6" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="Z6" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="AA6" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="AB6" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="AC6" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="AD6" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="AE6" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="AF6" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="AG6" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="AH6" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="AI6" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="AJ6" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="AK6" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="AL6" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="AM6" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="AN6" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="AO6" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="AP6" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="AQ6" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="AR6" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="X7" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="Y7" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="Z7" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="AA7" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="AB7" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="AC7" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="AD7" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="AE7" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="AF7" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="AG7" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="AH7" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="AI7" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="AJ7" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="AK7" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="AL7" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="AM7" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="AN7" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="AO7" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="AP7" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="AQ7" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="AR7" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="X8" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="Y8" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="Z8" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="AA8" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="AB8" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="AC8" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="AD8" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="AE8" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="AF8" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="AG8" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="AH8" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="AI8" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="AJ8" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="AK8" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="AL8" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="AM8" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="AN8" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="AO8" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="AP8" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="AQ8" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="AR8" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="AS8" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="AT8" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="AU8" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="AV8" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="AW8" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="AX8" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="AY8" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="AZ8" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="BA8" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="BB8" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="BC8" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="BD8" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="BE8" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="BF8" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="BG8" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="BH8" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="BI8" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="BJ8" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="X9" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="Y9" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="Z9" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="AA9" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="AB9" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="AC9" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="AD9" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="AE9" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="AF9" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="X10" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="Y10" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="Z10" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="AA10" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="AB10" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="AC10" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="AD10" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="AE10" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="AF10" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="AG10" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="AH10" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="AI10" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="AJ10" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="AK10" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="AL10" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="AM10" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="AN10" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="AO10" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="AP10" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="AQ10" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="AR10" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="AS10" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="AT10" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="AU10" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="AV10" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="AW10" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="AX10" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="AY10" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="X11" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="Y11" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="Z11" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="AA11" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="AB11" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="AC11" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="AD11" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="AE11" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="AF11" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="AG11" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="AH11" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="AI11" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="AJ11" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="AK11" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="AL11" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="AM11" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="AN11" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="AO11" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="AP11" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="AQ11" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="AR11" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="AS11" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="AT11" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="AU11" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="AV11" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="AW11" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="AX11" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="X12" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="Y12" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="Z12" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="AA12" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="AB12" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="AC12" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="AD12" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="AE12" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="AF12" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="AG12" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="AH12" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="AI12" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="AJ12" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="AK12" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="AL12" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="X13" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="Y13" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="Z13" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="AA13" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="AB13" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="AC13" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="AD13" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="AE13" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="AF13" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="AG13" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="AH13" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="AI13" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="AJ13" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="AK13" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="AL13" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="AM13" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="AN13" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="AO13" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="AP13" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="AQ13" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="AR13" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="AS13" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="AT13" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="AU13" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="AV13" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="AW13" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="X14" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="Y14" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="Z14" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="AA14" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="AB14" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="X15" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="Y15" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="Z15" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="AA15" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="AB15" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="AC15" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="AD15" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="AE15" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="AF15" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="AG15" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="AH15" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="AI15" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="AJ15" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="AK15" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="AL15" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="AM15" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="AN15" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="AO15" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="AP15" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="AQ15" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="AR15" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="X16" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="Y16" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="Z16" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="AA16" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="AB16" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="AC16" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="AD16" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="AE16" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="AF16" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="X17" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="Y17" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="Z17" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="AA17" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="X18" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="Y18" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="Z18" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="AA18" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="AB18" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="AC18" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="AD18" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="AE18" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="AF18" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="AG18" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="AH18" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="AI18" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="AJ18" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="AK18" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="AL18" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="AM18" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="AN18" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="AO18" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="AP18" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="AQ18" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="AR18" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="AS18" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="AT18" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="AU18" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="AV18" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="AW18" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="AX18" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="AY18" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="AZ18" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="BA18" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="BB18" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="BC18" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="BD18" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="BE18" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="BF18" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="X19" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="Y19" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="Z19" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="AA19" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="AB19" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="AC19" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="AD19" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="AE19" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="AF19" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="X20" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="Y20" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="Z20" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="AA20" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="AB20" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="AC20" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="AD20" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="AE20" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="AF20" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="AG20" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="AH20" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="AI20" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="AJ20" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="AK20" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="AL20" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="AM20" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="AN20" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="AO20" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="AP20" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="AQ20" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="AR20" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="AS20" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="AT20" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="X21" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="Y21" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="Z21" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="AA21" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="AB21" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="AC21" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="AD21" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="AE21" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="AF21" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="X22" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="Y22" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="Z22" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="AA22" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="AB22" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="AC22" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="AD22" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="AE22" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="AF22" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="AG22" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="X23" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="Y23" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="Z23" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="AA23" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="AB23" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="AC23" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="AD23" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="AE23" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="AF23" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="AG23" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="AH23" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="AI23" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="AJ23" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="AK23" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="AL23" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="AM23" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="AN23" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="AO23" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="AP23" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="AQ23" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="AR23" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="AS23" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="AT23" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="AU23" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="AV23" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="AW23" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="AX23" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="AY23" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="AZ23" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="BA23" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="X24" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="Y24" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="Z24" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="AA24" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="AB24" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="AC24" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="AD24" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="AE24" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="AF24" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="AG24" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="X25" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="Y25" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="Z25" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="AA25" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="AB25" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="AC25" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="AD25" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="AE25" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="AF25" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="AG25" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="AH25" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="AI25" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="AJ25" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="AK25" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="AL25" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="AM25" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="AN25" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="AO25" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="X26" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="Y26" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="Z26" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="AA26" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="AB26" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="AC26" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="AD26" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="AE26" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="AF26" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="AG26" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="AH26" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="AI26" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="AJ26" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="AK26" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="AL26" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="AM26" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="AN26" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="AO26" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="AP26" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="AQ26" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="AR26" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="AS26" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="AT26" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="AU26" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="AV26" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="AW26" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="AX26" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="AY26" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="AZ26" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="BA26" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="BB26" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="BC26" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="BD26" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="BE26" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="BF26" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="BG26" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="BH26" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="BI26" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="BJ26" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="BK26" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="BL26" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="BM26" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="BN26" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="BO26" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="BP26" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="BQ26" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="BR26" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="BS26" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="BT26" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="BU26" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="BV26" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="BW26" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="BX26" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="X27" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="Y27" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="Z27" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="AA27" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="AB27" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="AC27" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="X28" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="Y28" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="Z28" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="AA28" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="AB28" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="AC28" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="AD28" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="AE28" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="AF28" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="AG28" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="AH28" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="AI28" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="AJ28" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="AK28" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="AL28" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="AM28" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="AN28" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="AO28" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="AP28" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="AQ28" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="AR28" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="AS28" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="AT28" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="AU28" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="AV28" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="AW28" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="AX28" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="AY28" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="AZ28" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="BA28" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="BB28" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="BC28" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="BD28" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="BE28" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="BF28" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="BG28" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="BH28" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="BI28" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="BJ28" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="BK28" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="BL28" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="BM28" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="BN28" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="BO28" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="BP28" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="BQ28" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="BR28" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="BS28" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="BT28" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="BU28" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="BV28" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="X29" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="Y29" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="Z29" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="AA29" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="AB29" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="AC29" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="AD29" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="AE29" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="AF29" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="AG29" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="AH29" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="AI29" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="AJ29" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="AK29" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="AL29" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="AM29" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="AN29" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="AO29" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="AP29" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="AQ29" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="AR29" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="AS29" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="AT29" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="AU29" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="AV29" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="AW29" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="AX29" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="AY29" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="AZ29" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="BA29" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="BB29" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="BC29" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="BD29" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="BE29" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="BF29" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="BG29" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="BH29" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="BI29" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="BJ29" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="BK29" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="BL29" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="X30" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="Y30" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="Z30" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="AA30" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="AB30" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="AC30" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="AD30" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="AE30" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="AF30" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="AG30" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="X31" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="Y31" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="Z31" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="AA31" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="AB31" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="AC31" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="AD31" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="AE31" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="X32" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="Y32" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="Z32" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="AA32" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="AB32" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="AC32" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="AD32" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="AE32" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="AF32" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="AG32" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="AH32" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="AI32" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="AJ32" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="AK32" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="AL32" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="AM32" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="AN32" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="AO32" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="X33" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="Y33" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="X34" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="Y34" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="Z34" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="AA34" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="AB34" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="AC34" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="AD34" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="AE34" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="AF34" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="X35" r:id="rId_hyperlink_720"/>
+    <hyperlink ref="Y35" r:id="rId_hyperlink_721"/>
+    <hyperlink ref="Z35" r:id="rId_hyperlink_722"/>
+    <hyperlink ref="AA35" r:id="rId_hyperlink_723"/>
+    <hyperlink ref="AB35" r:id="rId_hyperlink_724"/>
+    <hyperlink ref="AC35" r:id="rId_hyperlink_725"/>
+    <hyperlink ref="AD35" r:id="rId_hyperlink_726"/>
+    <hyperlink ref="AE35" r:id="rId_hyperlink_727"/>
+    <hyperlink ref="AF35" r:id="rId_hyperlink_728"/>
+    <hyperlink ref="AG35" r:id="rId_hyperlink_729"/>
+    <hyperlink ref="AH35" r:id="rId_hyperlink_730"/>
+    <hyperlink ref="AI35" r:id="rId_hyperlink_731"/>
+    <hyperlink ref="AJ35" r:id="rId_hyperlink_732"/>
+    <hyperlink ref="AK35" r:id="rId_hyperlink_733"/>
+    <hyperlink ref="AL35" r:id="rId_hyperlink_734"/>
+    <hyperlink ref="AM35" r:id="rId_hyperlink_735"/>
+    <hyperlink ref="AN35" r:id="rId_hyperlink_736"/>
+    <hyperlink ref="AO35" r:id="rId_hyperlink_737"/>
+    <hyperlink ref="AP35" r:id="rId_hyperlink_738"/>
+    <hyperlink ref="AQ35" r:id="rId_hyperlink_739"/>
+    <hyperlink ref="AR35" r:id="rId_hyperlink_740"/>
+    <hyperlink ref="AS35" r:id="rId_hyperlink_741"/>
+    <hyperlink ref="AT35" r:id="rId_hyperlink_742"/>
+    <hyperlink ref="AU35" r:id="rId_hyperlink_743"/>
+    <hyperlink ref="AV35" r:id="rId_hyperlink_744"/>
+    <hyperlink ref="AW35" r:id="rId_hyperlink_745"/>
+    <hyperlink ref="AX35" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="AY35" r:id="rId_hyperlink_747"/>
+    <hyperlink ref="AZ35" r:id="rId_hyperlink_748"/>
+    <hyperlink ref="BA35" r:id="rId_hyperlink_749"/>
+    <hyperlink ref="BB35" r:id="rId_hyperlink_750"/>
+    <hyperlink ref="BC35" r:id="rId_hyperlink_751"/>
+    <hyperlink ref="BD35" r:id="rId_hyperlink_752"/>
+    <hyperlink ref="BE35" r:id="rId_hyperlink_753"/>
+    <hyperlink ref="BF35" r:id="rId_hyperlink_754"/>
+    <hyperlink ref="BG35" r:id="rId_hyperlink_755"/>
+    <hyperlink ref="X36" r:id="rId_hyperlink_756"/>
+    <hyperlink ref="Y36" r:id="rId_hyperlink_757"/>
+    <hyperlink ref="Z36" r:id="rId_hyperlink_758"/>
+    <hyperlink ref="AA36" r:id="rId_hyperlink_759"/>
+    <hyperlink ref="AB36" r:id="rId_hyperlink_760"/>
+    <hyperlink ref="AC36" r:id="rId_hyperlink_761"/>
+    <hyperlink ref="AD36" r:id="rId_hyperlink_762"/>
+    <hyperlink ref="AE36" r:id="rId_hyperlink_763"/>
+    <hyperlink ref="AF36" r:id="rId_hyperlink_764"/>
+    <hyperlink ref="AG36" r:id="rId_hyperlink_765"/>
+    <hyperlink ref="AH36" r:id="rId_hyperlink_766"/>
+    <hyperlink ref="AI36" r:id="rId_hyperlink_767"/>
+    <hyperlink ref="AJ36" r:id="rId_hyperlink_768"/>
+    <hyperlink ref="AK36" r:id="rId_hyperlink_769"/>
+    <hyperlink ref="AL36" r:id="rId_hyperlink_770"/>
+    <hyperlink ref="AM36" r:id="rId_hyperlink_771"/>
+    <hyperlink ref="AN36" r:id="rId_hyperlink_772"/>
+    <hyperlink ref="AO36" r:id="rId_hyperlink_773"/>
+    <hyperlink ref="AP36" r:id="rId_hyperlink_774"/>
+    <hyperlink ref="AQ36" r:id="rId_hyperlink_775"/>
+    <hyperlink ref="AR36" r:id="rId_hyperlink_776"/>
+    <hyperlink ref="AS36" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="X37" r:id="rId_hyperlink_778"/>
+    <hyperlink ref="Y37" r:id="rId_hyperlink_779"/>
+    <hyperlink ref="Z37" r:id="rId_hyperlink_780"/>
+    <hyperlink ref="AA37" r:id="rId_hyperlink_781"/>
+    <hyperlink ref="AB37" r:id="rId_hyperlink_782"/>
+    <hyperlink ref="AC37" r:id="rId_hyperlink_783"/>
+    <hyperlink ref="AD37" r:id="rId_hyperlink_784"/>
+    <hyperlink ref="AE37" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="AF37" r:id="rId_hyperlink_786"/>
+    <hyperlink ref="AG37" r:id="rId_hyperlink_787"/>
+    <hyperlink ref="AH37" r:id="rId_hyperlink_788"/>
+    <hyperlink ref="AI37" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="AJ37" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="AK37" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="AL37" r:id="rId_hyperlink_792"/>
+    <hyperlink ref="AM37" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="AN37" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="AO37" r:id="rId_hyperlink_795"/>
+    <hyperlink ref="AP37" r:id="rId_hyperlink_796"/>
+    <hyperlink ref="AQ37" r:id="rId_hyperlink_797"/>
+    <hyperlink ref="AR37" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="AS37" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="AT37" r:id="rId_hyperlink_800"/>
+    <hyperlink ref="AU37" r:id="rId_hyperlink_801"/>
+    <hyperlink ref="X38" r:id="rId_hyperlink_802"/>
+    <hyperlink ref="Y38" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="Z38" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="AA38" r:id="rId_hyperlink_805"/>
+    <hyperlink ref="AB38" r:id="rId_hyperlink_806"/>
+    <hyperlink ref="AC38" r:id="rId_hyperlink_807"/>
+    <hyperlink ref="AD38" r:id="rId_hyperlink_808"/>
+    <hyperlink ref="AE38" r:id="rId_hyperlink_809"/>
+    <hyperlink ref="AF38" r:id="rId_hyperlink_810"/>
+    <hyperlink ref="AG38" r:id="rId_hyperlink_811"/>
+    <hyperlink ref="AH38" r:id="rId_hyperlink_812"/>
+    <hyperlink ref="AI38" r:id="rId_hyperlink_813"/>
+    <hyperlink ref="AJ38" r:id="rId_hyperlink_814"/>
+    <hyperlink ref="AK38" r:id="rId_hyperlink_815"/>
+    <hyperlink ref="AL38" r:id="rId_hyperlink_816"/>
+    <hyperlink ref="AM38" r:id="rId_hyperlink_817"/>
+    <hyperlink ref="AN38" r:id="rId_hyperlink_818"/>
+    <hyperlink ref="AO38" r:id="rId_hyperlink_819"/>
+    <hyperlink ref="AP38" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="AQ38" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="AR38" r:id="rId_hyperlink_822"/>
+    <hyperlink ref="AS38" r:id="rId_hyperlink_823"/>
+    <hyperlink ref="AT38" r:id="rId_hyperlink_824"/>
+    <hyperlink ref="AU38" r:id="rId_hyperlink_825"/>
+    <hyperlink ref="AV38" r:id="rId_hyperlink_826"/>
+    <hyperlink ref="AW38" r:id="rId_hyperlink_827"/>
+    <hyperlink ref="AX38" r:id="rId_hyperlink_828"/>
+    <hyperlink ref="AY38" r:id="rId_hyperlink_829"/>
+    <hyperlink ref="AZ38" r:id="rId_hyperlink_830"/>
+    <hyperlink ref="BA38" r:id="rId_hyperlink_831"/>
+    <hyperlink ref="BB38" r:id="rId_hyperlink_832"/>
+    <hyperlink ref="BC38" r:id="rId_hyperlink_833"/>
+    <hyperlink ref="BD38" r:id="rId_hyperlink_834"/>
+    <hyperlink ref="BE38" r:id="rId_hyperlink_835"/>
+    <hyperlink ref="BF38" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="BG38" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="BH38" r:id="rId_hyperlink_838"/>
+    <hyperlink ref="BI38" r:id="rId_hyperlink_839"/>
+    <hyperlink ref="BJ38" r:id="rId_hyperlink_840"/>
+    <hyperlink ref="BK38" r:id="rId_hyperlink_841"/>
+    <hyperlink ref="BL38" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="BM38" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="BN38" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="BO38" r:id="rId_hyperlink_845"/>
+    <hyperlink ref="BP38" r:id="rId_hyperlink_846"/>
+    <hyperlink ref="BQ38" r:id="rId_hyperlink_847"/>
+    <hyperlink ref="BR38" r:id="rId_hyperlink_848"/>
+    <hyperlink ref="BS38" r:id="rId_hyperlink_849"/>
+    <hyperlink ref="BT38" r:id="rId_hyperlink_850"/>
+    <hyperlink ref="BU38" r:id="rId_hyperlink_851"/>
+    <hyperlink ref="BV38" r:id="rId_hyperlink_852"/>
+    <hyperlink ref="BW38" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="BX38" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="BY38" r:id="rId_hyperlink_855"/>
+    <hyperlink ref="BZ38" r:id="rId_hyperlink_856"/>
+    <hyperlink ref="CA38" r:id="rId_hyperlink_857"/>
+    <hyperlink ref="CB38" r:id="rId_hyperlink_858"/>
+    <hyperlink ref="CC38" r:id="rId_hyperlink_859"/>
+    <hyperlink ref="CD38" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="CE38" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="X39" r:id="rId_hyperlink_862"/>
+    <hyperlink ref="Y39" r:id="rId_hyperlink_863"/>
+    <hyperlink ref="Z39" r:id="rId_hyperlink_864"/>
+    <hyperlink ref="AA39" r:id="rId_hyperlink_865"/>
+    <hyperlink ref="AB39" r:id="rId_hyperlink_866"/>
+    <hyperlink ref="AC39" r:id="rId_hyperlink_867"/>
+    <hyperlink ref="AD39" r:id="rId_hyperlink_868"/>
+    <hyperlink ref="AE39" r:id="rId_hyperlink_869"/>
+    <hyperlink ref="AF39" r:id="rId_hyperlink_870"/>
+    <hyperlink ref="AG39" r:id="rId_hyperlink_871"/>
+    <hyperlink ref="AH39" r:id="rId_hyperlink_872"/>
+    <hyperlink ref="AI39" r:id="rId_hyperlink_873"/>
+    <hyperlink ref="AJ39" r:id="rId_hyperlink_874"/>
+    <hyperlink ref="AK39" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="AL39" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="AM39" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="AN39" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="AO39" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="AP39" r:id="rId_hyperlink_880"/>
+    <hyperlink ref="AQ39" r:id="rId_hyperlink_881"/>
+    <hyperlink ref="AR39" r:id="rId_hyperlink_882"/>
+    <hyperlink ref="AS39" r:id="rId_hyperlink_883"/>
+    <hyperlink ref="X40" r:id="rId_hyperlink_884"/>
+    <hyperlink ref="Y40" r:id="rId_hyperlink_885"/>
+    <hyperlink ref="Z40" r:id="rId_hyperlink_886"/>
+    <hyperlink ref="AA40" r:id="rId_hyperlink_887"/>
+    <hyperlink ref="AB40" r:id="rId_hyperlink_888"/>
+    <hyperlink ref="AC40" r:id="rId_hyperlink_889"/>
+    <hyperlink ref="AD40" r:id="rId_hyperlink_890"/>
+    <hyperlink ref="AE40" r:id="rId_hyperlink_891"/>
+    <hyperlink ref="AF40" r:id="rId_hyperlink_892"/>
+    <hyperlink ref="AG40" r:id="rId_hyperlink_893"/>
+    <hyperlink ref="AH40" r:id="rId_hyperlink_894"/>
+    <hyperlink ref="AI40" r:id="rId_hyperlink_895"/>
+    <hyperlink ref="AJ40" r:id="rId_hyperlink_896"/>
+    <hyperlink ref="AK40" r:id="rId_hyperlink_897"/>
+    <hyperlink ref="AL40" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="AM40" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="AN40" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="AO40" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="AP40" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="AQ40" r:id="rId_hyperlink_903"/>
+    <hyperlink ref="AR40" r:id="rId_hyperlink_904"/>
+    <hyperlink ref="X41" r:id="rId_hyperlink_905"/>
+    <hyperlink ref="Y41" r:id="rId_hyperlink_906"/>
+    <hyperlink ref="Z41" r:id="rId_hyperlink_907"/>
+    <hyperlink ref="AA41" r:id="rId_hyperlink_908"/>
+    <hyperlink ref="AB41" r:id="rId_hyperlink_909"/>
+    <hyperlink ref="AC41" r:id="rId_hyperlink_910"/>
+    <hyperlink ref="AD41" r:id="rId_hyperlink_911"/>
+    <hyperlink ref="AE41" r:id="rId_hyperlink_912"/>
+    <hyperlink ref="AF41" r:id="rId_hyperlink_913"/>
+    <hyperlink ref="AG41" r:id="rId_hyperlink_914"/>
+    <hyperlink ref="AH41" r:id="rId_hyperlink_915"/>
+    <hyperlink ref="AI41" r:id="rId_hyperlink_916"/>
+    <hyperlink ref="AJ41" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="AK41" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="AL41" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="AM41" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="AN41" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="AO41" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="X42" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="Y42" r:id="rId_hyperlink_924"/>
+    <hyperlink ref="Z42" r:id="rId_hyperlink_925"/>
+    <hyperlink ref="AA42" r:id="rId_hyperlink_926"/>
+    <hyperlink ref="AB42" r:id="rId_hyperlink_927"/>
+    <hyperlink ref="AC42" r:id="rId_hyperlink_928"/>
+    <hyperlink ref="AD42" r:id="rId_hyperlink_929"/>
+    <hyperlink ref="AE42" r:id="rId_hyperlink_930"/>
+    <hyperlink ref="X43" r:id="rId_hyperlink_931"/>
+    <hyperlink ref="Y43" r:id="rId_hyperlink_932"/>
+    <hyperlink ref="Z43" r:id="rId_hyperlink_933"/>
+    <hyperlink ref="AA43" r:id="rId_hyperlink_934"/>
+    <hyperlink ref="AB43" r:id="rId_hyperlink_935"/>
+    <hyperlink ref="AC43" r:id="rId_hyperlink_936"/>
+    <hyperlink ref="AD43" r:id="rId_hyperlink_937"/>
+    <hyperlink ref="AE43" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="AF43" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="AG43" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="AH43" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="AI43" r:id="rId_hyperlink_942"/>
+    <hyperlink ref="AJ43" r:id="rId_hyperlink_943"/>
+    <hyperlink ref="AK43" r:id="rId_hyperlink_944"/>
+    <hyperlink ref="AL43" r:id="rId_hyperlink_945"/>
+    <hyperlink ref="AM43" r:id="rId_hyperlink_946"/>
+    <hyperlink ref="X44" r:id="rId_hyperlink_947"/>
+    <hyperlink ref="Y44" r:id="rId_hyperlink_948"/>
+    <hyperlink ref="Z44" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="AA44" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="AB44" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="AC44" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="AD44" r:id="rId_hyperlink_953"/>
+    <hyperlink ref="AE44" r:id="rId_hyperlink_954"/>
+    <hyperlink ref="AF44" r:id="rId_hyperlink_955"/>
+    <hyperlink ref="AG44" r:id="rId_hyperlink_956"/>
+    <hyperlink ref="AH44" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="AI44" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="AJ44" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="AK44" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="AL44" r:id="rId_hyperlink_961"/>
+    <hyperlink ref="AM44" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="AN44" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="AO44" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="AP44" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="AQ44" r:id="rId_hyperlink_966"/>
+    <hyperlink ref="AR44" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="AS44" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="AT44" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="AU44" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="AV44" r:id="rId_hyperlink_971"/>
+    <hyperlink ref="AW44" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="AX44" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="X45" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="Y45" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="Z45" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="AA45" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="AB45" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="AC45" r:id="rId_hyperlink_979"/>
+    <hyperlink ref="AD45" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="AE45" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="AF45" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="AG45" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="AH45" r:id="rId_hyperlink_984"/>
+    <hyperlink ref="X46" r:id="rId_hyperlink_985"/>
+    <hyperlink ref="Y46" r:id="rId_hyperlink_986"/>
+    <hyperlink ref="Z46" r:id="rId_hyperlink_987"/>
+    <hyperlink ref="AA46" r:id="rId_hyperlink_988"/>
+    <hyperlink ref="AB46" r:id="rId_hyperlink_989"/>
+    <hyperlink ref="AC46" r:id="rId_hyperlink_990"/>
+    <hyperlink ref="AD46" r:id="rId_hyperlink_991"/>
+    <hyperlink ref="AE46" r:id="rId_hyperlink_992"/>
+    <hyperlink ref="AF46" r:id="rId_hyperlink_993"/>
+    <hyperlink ref="AG46" r:id="rId_hyperlink_994"/>
+    <hyperlink ref="AH46" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="AI46" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="AJ46" r:id="rId_hyperlink_997"/>
+    <hyperlink ref="AK46" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="AL46" r:id="rId_hyperlink_999"/>
+    <hyperlink ref="AM46" r:id="rId_hyperlink_1000"/>
+    <hyperlink ref="AN46" r:id="rId_hyperlink_1001"/>
+    <hyperlink ref="AO46" r:id="rId_hyperlink_1002"/>
+    <hyperlink ref="AP46" r:id="rId_hyperlink_1003"/>
+    <hyperlink ref="AQ46" r:id="rId_hyperlink_1004"/>
+    <hyperlink ref="AR46" r:id="rId_hyperlink_1005"/>
+    <hyperlink ref="AS46" r:id="rId_hyperlink_1006"/>
+    <hyperlink ref="AT46" r:id="rId_hyperlink_1007"/>
+    <hyperlink ref="AU46" r:id="rId_hyperlink_1008"/>
+    <hyperlink ref="AV46" r:id="rId_hyperlink_1009"/>
+    <hyperlink ref="AW46" r:id="rId_hyperlink_1010"/>
+    <hyperlink ref="AX46" r:id="rId_hyperlink_1011"/>
+    <hyperlink ref="AY46" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="AZ46" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="BA46" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="BB46" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="BC46" r:id="rId_hyperlink_1016"/>
+    <hyperlink ref="BD46" r:id="rId_hyperlink_1017"/>
+    <hyperlink ref="BE46" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="BF46" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="BG46" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="BH46" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="BI46" r:id="rId_hyperlink_1022"/>
+    <hyperlink ref="BJ46" r:id="rId_hyperlink_1023"/>
+    <hyperlink ref="BK46" r:id="rId_hyperlink_1024"/>
+    <hyperlink ref="BL46" r:id="rId_hyperlink_1025"/>
+    <hyperlink ref="X47" r:id="rId_hyperlink_1026"/>
+    <hyperlink ref="Y47" r:id="rId_hyperlink_1027"/>
+    <hyperlink ref="Z47" r:id="rId_hyperlink_1028"/>
+    <hyperlink ref="AA47" r:id="rId_hyperlink_1029"/>
+    <hyperlink ref="AB47" r:id="rId_hyperlink_1030"/>
+    <hyperlink ref="AC47" r:id="rId_hyperlink_1031"/>
+    <hyperlink ref="X48" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="Y48" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="Z48" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="AA48" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="AB48" r:id="rId_hyperlink_1036"/>
+    <hyperlink ref="AC48" r:id="rId_hyperlink_1037"/>
+    <hyperlink ref="AD48" r:id="rId_hyperlink_1038"/>
+    <hyperlink ref="AE48" r:id="rId_hyperlink_1039"/>
+    <hyperlink ref="X49" r:id="rId_hyperlink_1040"/>
+    <hyperlink ref="Y49" r:id="rId_hyperlink_1041"/>
+    <hyperlink ref="Z49" r:id="rId_hyperlink_1042"/>
+    <hyperlink ref="AA49" r:id="rId_hyperlink_1043"/>
+    <hyperlink ref="AB49" r:id="rId_hyperlink_1044"/>
+    <hyperlink ref="AC49" r:id="rId_hyperlink_1045"/>
+    <hyperlink ref="AD49" r:id="rId_hyperlink_1046"/>
+    <hyperlink ref="AE49" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="AF49" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="AG49" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="AH49" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="AI49" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="AJ49" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="AK49" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="AL49" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="AM49" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="AN49" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="AO49" r:id="rId_hyperlink_1057"/>
+    <hyperlink ref="AP49" r:id="rId_hyperlink_1058"/>
+    <hyperlink ref="AQ49" r:id="rId_hyperlink_1059"/>
+    <hyperlink ref="AR49" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="AS49" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="AT49" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="AU49" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="AV49" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="AW49" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="AX49" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="AY49" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="AZ49" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="BA49" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="BB49" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="BC49" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="BD49" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="BE49" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="BF49" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="BG49" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="BH49" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="BI49" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="BJ49" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="BK49" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="BL49" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="BM49" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="BN49" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="BO49" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="BP49" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="BQ49" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="BR49" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="BS49" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="X50" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="Y50" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="Z50" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="AA50" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="AB50" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="AC50" r:id="rId_hyperlink_1093"/>
+    <hyperlink ref="AD50" r:id="rId_hyperlink_1094"/>
+    <hyperlink ref="AE50" r:id="rId_hyperlink_1095"/>
+    <hyperlink ref="AF50" r:id="rId_hyperlink_1096"/>
+    <hyperlink ref="AG50" r:id="rId_hyperlink_1097"/>
+    <hyperlink ref="AH50" r:id="rId_hyperlink_1098"/>
+    <hyperlink ref="AI50" r:id="rId_hyperlink_1099"/>
+    <hyperlink ref="AJ50" r:id="rId_hyperlink_1100"/>
+    <hyperlink ref="AK50" r:id="rId_hyperlink_1101"/>
+    <hyperlink ref="AL50" r:id="rId_hyperlink_1102"/>
+    <hyperlink ref="AM50" r:id="rId_hyperlink_1103"/>
+    <hyperlink ref="AN50" r:id="rId_hyperlink_1104"/>
+    <hyperlink ref="AO50" r:id="rId_hyperlink_1105"/>
+    <hyperlink ref="AP50" r:id="rId_hyperlink_1106"/>
+    <hyperlink ref="AQ50" r:id="rId_hyperlink_1107"/>
+    <hyperlink ref="AR50" r:id="rId_hyperlink_1108"/>
+    <hyperlink ref="AS50" r:id="rId_hyperlink_1109"/>
+    <hyperlink ref="AT50" r:id="rId_hyperlink_1110"/>
+    <hyperlink ref="AU50" r:id="rId_hyperlink_1111"/>
+    <hyperlink ref="AV50" r:id="rId_hyperlink_1112"/>
+    <hyperlink ref="AW50" r:id="rId_hyperlink_1113"/>
+    <hyperlink ref="AX50" r:id="rId_hyperlink_1114"/>
+    <hyperlink ref="AY50" r:id="rId_hyperlink_1115"/>
+    <hyperlink ref="AZ50" r:id="rId_hyperlink_1116"/>
+    <hyperlink ref="BA50" r:id="rId_hyperlink_1117"/>
+    <hyperlink ref="BB50" r:id="rId_hyperlink_1118"/>
+    <hyperlink ref="BC50" r:id="rId_hyperlink_1119"/>
+    <hyperlink ref="BD50" r:id="rId_hyperlink_1120"/>
+    <hyperlink ref="BE50" r:id="rId_hyperlink_1121"/>
+    <hyperlink ref="BF50" r:id="rId_hyperlink_1122"/>
+    <hyperlink ref="BG50" r:id="rId_hyperlink_1123"/>
+    <hyperlink ref="BH50" r:id="rId_hyperlink_1124"/>
+    <hyperlink ref="X51" r:id="rId_hyperlink_1125"/>
+    <hyperlink ref="Y51" r:id="rId_hyperlink_1126"/>
+    <hyperlink ref="Z51" r:id="rId_hyperlink_1127"/>
+    <hyperlink ref="AA51" r:id="rId_hyperlink_1128"/>
+    <hyperlink ref="AB51" r:id="rId_hyperlink_1129"/>
+    <hyperlink ref="AC51" r:id="rId_hyperlink_1130"/>
+    <hyperlink ref="AD51" r:id="rId_hyperlink_1131"/>
+    <hyperlink ref="AE51" r:id="rId_hyperlink_1132"/>
+    <hyperlink ref="AF51" r:id="rId_hyperlink_1133"/>
+    <hyperlink ref="AG51" r:id="rId_hyperlink_1134"/>
+    <hyperlink ref="AH51" r:id="rId_hyperlink_1135"/>
+    <hyperlink ref="AI51" r:id="rId_hyperlink_1136"/>
+    <hyperlink ref="AJ51" r:id="rId_hyperlink_1137"/>
+    <hyperlink ref="AK51" r:id="rId_hyperlink_1138"/>
+    <hyperlink ref="AL51" r:id="rId_hyperlink_1139"/>
+    <hyperlink ref="AM51" r:id="rId_hyperlink_1140"/>
+    <hyperlink ref="AN51" r:id="rId_hyperlink_1141"/>
+    <hyperlink ref="AO51" r:id="rId_hyperlink_1142"/>
+    <hyperlink ref="AP51" r:id="rId_hyperlink_1143"/>
+    <hyperlink ref="AQ51" r:id="rId_hyperlink_1144"/>
+    <hyperlink ref="AR51" r:id="rId_hyperlink_1145"/>
+    <hyperlink ref="AS51" r:id="rId_hyperlink_1146"/>
+    <hyperlink ref="AT51" r:id="rId_hyperlink_1147"/>
+    <hyperlink ref="AU51" r:id="rId_hyperlink_1148"/>
+    <hyperlink ref="AV51" r:id="rId_hyperlink_1149"/>
+    <hyperlink ref="AW51" r:id="rId_hyperlink_1150"/>
+    <hyperlink ref="AX51" r:id="rId_hyperlink_1151"/>
+    <hyperlink ref="AY51" r:id="rId_hyperlink_1152"/>
+    <hyperlink ref="X52" r:id="rId_hyperlink_1153"/>
+    <hyperlink ref="Y52" r:id="rId_hyperlink_1154"/>
+    <hyperlink ref="Z52" r:id="rId_hyperlink_1155"/>
+    <hyperlink ref="AA52" r:id="rId_hyperlink_1156"/>
+    <hyperlink ref="AB52" r:id="rId_hyperlink_1157"/>
+    <hyperlink ref="AC52" r:id="rId_hyperlink_1158"/>
+    <hyperlink ref="X53" r:id="rId_hyperlink_1159"/>
+    <hyperlink ref="Y53" r:id="rId_hyperlink_1160"/>
+    <hyperlink ref="Z53" r:id="rId_hyperlink_1161"/>
+    <hyperlink ref="AA53" r:id="rId_hyperlink_1162"/>
+    <hyperlink ref="AB53" r:id="rId_hyperlink_1163"/>
+    <hyperlink ref="AC53" r:id="rId_hyperlink_1164"/>
+    <hyperlink ref="AD53" r:id="rId_hyperlink_1165"/>
+    <hyperlink ref="AE53" r:id="rId_hyperlink_1166"/>
+    <hyperlink ref="X54" r:id="rId_hyperlink_1167"/>
+    <hyperlink ref="Y54" r:id="rId_hyperlink_1168"/>
+    <hyperlink ref="Z54" r:id="rId_hyperlink_1169"/>
+    <hyperlink ref="AA54" r:id="rId_hyperlink_1170"/>
+    <hyperlink ref="AB54" r:id="rId_hyperlink_1171"/>
+    <hyperlink ref="AC54" r:id="rId_hyperlink_1172"/>
+    <hyperlink ref="AD54" r:id="rId_hyperlink_1173"/>
+    <hyperlink ref="AE54" r:id="rId_hyperlink_1174"/>
+    <hyperlink ref="AF54" r:id="rId_hyperlink_1175"/>
+    <hyperlink ref="AG54" r:id="rId_hyperlink_1176"/>
+    <hyperlink ref="AH54" r:id="rId_hyperlink_1177"/>
+    <hyperlink ref="AI54" r:id="rId_hyperlink_1178"/>
+    <hyperlink ref="AJ54" r:id="rId_hyperlink_1179"/>
+    <hyperlink ref="AK54" r:id="rId_hyperlink_1180"/>
+    <hyperlink ref="AL54" r:id="rId_hyperlink_1181"/>
+    <hyperlink ref="AM54" r:id="rId_hyperlink_1182"/>
+    <hyperlink ref="AN54" r:id="rId_hyperlink_1183"/>
+    <hyperlink ref="AO54" r:id="rId_hyperlink_1184"/>
+    <hyperlink ref="AP54" r:id="rId_hyperlink_1185"/>
+    <hyperlink ref="AQ54" r:id="rId_hyperlink_1186"/>
+    <hyperlink ref="AR54" r:id="rId_hyperlink_1187"/>
+    <hyperlink ref="AS54" r:id="rId_hyperlink_1188"/>
+    <hyperlink ref="AT54" r:id="rId_hyperlink_1189"/>
+    <hyperlink ref="AU54" r:id="rId_hyperlink_1190"/>
+    <hyperlink ref="AV54" r:id="rId_hyperlink_1191"/>
+    <hyperlink ref="AW54" r:id="rId_hyperlink_1192"/>
+    <hyperlink ref="AX54" r:id="rId_hyperlink_1193"/>
+    <hyperlink ref="AY54" r:id="rId_hyperlink_1194"/>
+    <hyperlink ref="AZ54" r:id="rId_hyperlink_1195"/>
+    <hyperlink ref="BA54" r:id="rId_hyperlink_1196"/>
+    <hyperlink ref="BB54" r:id="rId_hyperlink_1197"/>
+    <hyperlink ref="X55" r:id="rId_hyperlink_1198"/>
+    <hyperlink ref="Y55" r:id="rId_hyperlink_1199"/>
+    <hyperlink ref="Z55" r:id="rId_hyperlink_1200"/>
+    <hyperlink ref="AA55" r:id="rId_hyperlink_1201"/>
+    <hyperlink ref="AB55" r:id="rId_hyperlink_1202"/>
+    <hyperlink ref="AC55" r:id="rId_hyperlink_1203"/>
+    <hyperlink ref="AD55" r:id="rId_hyperlink_1204"/>
+    <hyperlink ref="AE55" r:id="rId_hyperlink_1205"/>
+    <hyperlink ref="AF55" r:id="rId_hyperlink_1206"/>
+    <hyperlink ref="AG55" r:id="rId_hyperlink_1207"/>
+    <hyperlink ref="AH55" r:id="rId_hyperlink_1208"/>
+    <hyperlink ref="AI55" r:id="rId_hyperlink_1209"/>
+    <hyperlink ref="AJ55" r:id="rId_hyperlink_1210"/>
+    <hyperlink ref="AK55" r:id="rId_hyperlink_1211"/>
+    <hyperlink ref="AL55" r:id="rId_hyperlink_1212"/>
+    <hyperlink ref="AM55" r:id="rId_hyperlink_1213"/>
+    <hyperlink ref="AN55" r:id="rId_hyperlink_1214"/>
+    <hyperlink ref="AO55" r:id="rId_hyperlink_1215"/>
+    <hyperlink ref="AP55" r:id="rId_hyperlink_1216"/>
+    <hyperlink ref="AQ55" r:id="rId_hyperlink_1217"/>
+    <hyperlink ref="AR55" r:id="rId_hyperlink_1218"/>
+    <hyperlink ref="AS55" r:id="rId_hyperlink_1219"/>
+    <hyperlink ref="AT55" r:id="rId_hyperlink_1220"/>
+    <hyperlink ref="AU55" r:id="rId_hyperlink_1221"/>
+    <hyperlink ref="AV55" r:id="rId_hyperlink_1222"/>
+    <hyperlink ref="AW55" r:id="rId_hyperlink_1223"/>
+    <hyperlink ref="AX55" r:id="rId_hyperlink_1224"/>
+    <hyperlink ref="AY55" r:id="rId_hyperlink_1225"/>
+    <hyperlink ref="AZ55" r:id="rId_hyperlink_1226"/>
+    <hyperlink ref="BA55" r:id="rId_hyperlink_1227"/>
+    <hyperlink ref="BB55" r:id="rId_hyperlink_1228"/>
+    <hyperlink ref="X56" r:id="rId_hyperlink_1229"/>
+    <hyperlink ref="Y56" r:id="rId_hyperlink_1230"/>
+    <hyperlink ref="Z56" r:id="rId_hyperlink_1231"/>
+    <hyperlink ref="AA56" r:id="rId_hyperlink_1232"/>
+    <hyperlink ref="AB56" r:id="rId_hyperlink_1233"/>
+    <hyperlink ref="AC56" r:id="rId_hyperlink_1234"/>
+    <hyperlink ref="AD56" r:id="rId_hyperlink_1235"/>
+    <hyperlink ref="AE56" r:id="rId_hyperlink_1236"/>
+    <hyperlink ref="AF56" r:id="rId_hyperlink_1237"/>
+    <hyperlink ref="AG56" r:id="rId_hyperlink_1238"/>
+    <hyperlink ref="AH56" r:id="rId_hyperlink_1239"/>
+    <hyperlink ref="AI56" r:id="rId_hyperlink_1240"/>
+    <hyperlink ref="AJ56" r:id="rId_hyperlink_1241"/>
+    <hyperlink ref="AK56" r:id="rId_hyperlink_1242"/>
+    <hyperlink ref="AL56" r:id="rId_hyperlink_1243"/>
+    <hyperlink ref="AM56" r:id="rId_hyperlink_1244"/>
+    <hyperlink ref="AN56" r:id="rId_hyperlink_1245"/>
+    <hyperlink ref="AO56" r:id="rId_hyperlink_1246"/>
+    <hyperlink ref="AP56" r:id="rId_hyperlink_1247"/>
+    <hyperlink ref="AQ56" r:id="rId_hyperlink_1248"/>
+    <hyperlink ref="AR56" r:id="rId_hyperlink_1249"/>
+    <hyperlink ref="AS56" r:id="rId_hyperlink_1250"/>
+    <hyperlink ref="X57" r:id="rId_hyperlink_1251"/>
+    <hyperlink ref="Y57" r:id="rId_hyperlink_1252"/>
+    <hyperlink ref="Z57" r:id="rId_hyperlink_1253"/>
+    <hyperlink ref="AA57" r:id="rId_hyperlink_1254"/>
+    <hyperlink ref="AB57" r:id="rId_hyperlink_1255"/>
+    <hyperlink ref="AC57" r:id="rId_hyperlink_1256"/>
+    <hyperlink ref="AD57" r:id="rId_hyperlink_1257"/>
+    <hyperlink ref="AE57" r:id="rId_hyperlink_1258"/>
+    <hyperlink ref="X58" r:id="rId_hyperlink_1259"/>
+    <hyperlink ref="Y58" r:id="rId_hyperlink_1260"/>
+    <hyperlink ref="Z58" r:id="rId_hyperlink_1261"/>
+    <hyperlink ref="AA58" r:id="rId_hyperlink_1262"/>
+    <hyperlink ref="AB58" r:id="rId_hyperlink_1263"/>
+    <hyperlink ref="AC58" r:id="rId_hyperlink_1264"/>
+    <hyperlink ref="X59" r:id="rId_hyperlink_1265"/>
+    <hyperlink ref="Y59" r:id="rId_hyperlink_1266"/>
+    <hyperlink ref="Z59" r:id="rId_hyperlink_1267"/>
+    <hyperlink ref="AA59" r:id="rId_hyperlink_1268"/>
+    <hyperlink ref="AB59" r:id="rId_hyperlink_1269"/>
+    <hyperlink ref="AC59" r:id="rId_hyperlink_1270"/>
+    <hyperlink ref="AD59" r:id="rId_hyperlink_1271"/>
+    <hyperlink ref="AE59" r:id="rId_hyperlink_1272"/>
+    <hyperlink ref="AF59" r:id="rId_hyperlink_1273"/>
+    <hyperlink ref="AG59" r:id="rId_hyperlink_1274"/>
+    <hyperlink ref="AH59" r:id="rId_hyperlink_1275"/>
+    <hyperlink ref="AI59" r:id="rId_hyperlink_1276"/>
+    <hyperlink ref="AJ59" r:id="rId_hyperlink_1277"/>
+    <hyperlink ref="X60" r:id="rId_hyperlink_1278"/>
+    <hyperlink ref="Y60" r:id="rId_hyperlink_1279"/>
+    <hyperlink ref="Z60" r:id="rId_hyperlink_1280"/>
+    <hyperlink ref="AA60" r:id="rId_hyperlink_1281"/>
+    <hyperlink ref="AB60" r:id="rId_hyperlink_1282"/>
+    <hyperlink ref="AC60" r:id="rId_hyperlink_1283"/>
+    <hyperlink ref="AD60" r:id="rId_hyperlink_1284"/>
+    <hyperlink ref="AE60" r:id="rId_hyperlink_1285"/>
+    <hyperlink ref="AF60" r:id="rId_hyperlink_1286"/>
+    <hyperlink ref="AG60" r:id="rId_hyperlink_1287"/>
+    <hyperlink ref="AH60" r:id="rId_hyperlink_1288"/>
+    <hyperlink ref="AI60" r:id="rId_hyperlink_1289"/>
+    <hyperlink ref="X61" r:id="rId_hyperlink_1290"/>
+    <hyperlink ref="Y61" r:id="rId_hyperlink_1291"/>
+    <hyperlink ref="Z61" r:id="rId_hyperlink_1292"/>
+    <hyperlink ref="AA61" r:id="rId_hyperlink_1293"/>
+    <hyperlink ref="AB61" r:id="rId_hyperlink_1294"/>
+    <hyperlink ref="X62" r:id="rId_hyperlink_1295"/>
+    <hyperlink ref="Y62" r:id="rId_hyperlink_1296"/>
+    <hyperlink ref="Z62" r:id="rId_hyperlink_1297"/>
+    <hyperlink ref="AA62" r:id="rId_hyperlink_1298"/>
+    <hyperlink ref="AB62" r:id="rId_hyperlink_1299"/>
+    <hyperlink ref="AC62" r:id="rId_hyperlink_1300"/>
+    <hyperlink ref="AD62" r:id="rId_hyperlink_1301"/>
+    <hyperlink ref="AE62" r:id="rId_hyperlink_1302"/>
+    <hyperlink ref="AF62" r:id="rId_hyperlink_1303"/>
+    <hyperlink ref="AG62" r:id="rId_hyperlink_1304"/>
+    <hyperlink ref="AH62" r:id="rId_hyperlink_1305"/>
+    <hyperlink ref="AI62" r:id="rId_hyperlink_1306"/>
+    <hyperlink ref="AJ62" r:id="rId_hyperlink_1307"/>
+    <hyperlink ref="AK62" r:id="rId_hyperlink_1308"/>
+    <hyperlink ref="AL62" r:id="rId_hyperlink_1309"/>
+    <hyperlink ref="AM62" r:id="rId_hyperlink_1310"/>
+    <hyperlink ref="AN62" r:id="rId_hyperlink_1311"/>
+    <hyperlink ref="AO62" r:id="rId_hyperlink_1312"/>
+    <hyperlink ref="AP62" r:id="rId_hyperlink_1313"/>
+    <hyperlink ref="AQ62" r:id="rId_hyperlink_1314"/>
+    <hyperlink ref="AR62" r:id="rId_hyperlink_1315"/>
+    <hyperlink ref="AS62" r:id="rId_hyperlink_1316"/>
+    <hyperlink ref="AT62" r:id="rId_hyperlink_1317"/>
+    <hyperlink ref="AU62" r:id="rId_hyperlink_1318"/>
+    <hyperlink ref="AV62" r:id="rId_hyperlink_1319"/>
+    <hyperlink ref="AW62" r:id="rId_hyperlink_1320"/>
+    <hyperlink ref="AX62" r:id="rId_hyperlink_1321"/>
+    <hyperlink ref="AY62" r:id="rId_hyperlink_1322"/>
+    <hyperlink ref="AZ62" r:id="rId_hyperlink_1323"/>
+    <hyperlink ref="BA62" r:id="rId_hyperlink_1324"/>
+    <hyperlink ref="BB62" r:id="rId_hyperlink_1325"/>
+    <hyperlink ref="BC62" r:id="rId_hyperlink_1326"/>
+    <hyperlink ref="BD62" r:id="rId_hyperlink_1327"/>
+    <hyperlink ref="BE62" r:id="rId_hyperlink_1328"/>
+    <hyperlink ref="BF62" r:id="rId_hyperlink_1329"/>
+    <hyperlink ref="BG62" r:id="rId_hyperlink_1330"/>
+    <hyperlink ref="BH62" r:id="rId_hyperlink_1331"/>
+    <hyperlink ref="BI62" r:id="rId_hyperlink_1332"/>
+    <hyperlink ref="BJ62" r:id="rId_hyperlink_1333"/>
+    <hyperlink ref="BK62" r:id="rId_hyperlink_1334"/>
+    <hyperlink ref="BL62" r:id="rId_hyperlink_1335"/>
+    <hyperlink ref="BM62" r:id="rId_hyperlink_1336"/>
+    <hyperlink ref="BN62" r:id="rId_hyperlink_1337"/>
+    <hyperlink ref="BO62" r:id="rId_hyperlink_1338"/>
+    <hyperlink ref="BP62" r:id="rId_hyperlink_1339"/>
+    <hyperlink ref="BQ62" r:id="rId_hyperlink_1340"/>
+    <hyperlink ref="BR62" r:id="rId_hyperlink_1341"/>
+    <hyperlink ref="BS62" r:id="rId_hyperlink_1342"/>
+    <hyperlink ref="BT62" r:id="rId_hyperlink_1343"/>
+    <hyperlink ref="BU62" r:id="rId_hyperlink_1344"/>
+    <hyperlink ref="BV62" r:id="rId_hyperlink_1345"/>
+    <hyperlink ref="BW62" r:id="rId_hyperlink_1346"/>
+    <hyperlink ref="BX62" r:id="rId_hyperlink_1347"/>
+    <hyperlink ref="BY62" r:id="rId_hyperlink_1348"/>
+    <hyperlink ref="BZ62" r:id="rId_hyperlink_1349"/>
+    <hyperlink ref="CA62" r:id="rId_hyperlink_1350"/>
+    <hyperlink ref="CB62" r:id="rId_hyperlink_1351"/>
+    <hyperlink ref="CC62" r:id="rId_hyperlink_1352"/>
+    <hyperlink ref="X63" r:id="rId_hyperlink_1353"/>
+    <hyperlink ref="Y63" r:id="rId_hyperlink_1354"/>
+    <hyperlink ref="Z63" r:id="rId_hyperlink_1355"/>
+    <hyperlink ref="AA63" r:id="rId_hyperlink_1356"/>
+    <hyperlink ref="AB63" r:id="rId_hyperlink_1357"/>
+    <hyperlink ref="AC63" r:id="rId_hyperlink_1358"/>
+    <hyperlink ref="AD63" r:id="rId_hyperlink_1359"/>
+    <hyperlink ref="AE63" r:id="rId_hyperlink_1360"/>
+    <hyperlink ref="X64" r:id="rId_hyperlink_1361"/>
+    <hyperlink ref="Y64" r:id="rId_hyperlink_1362"/>
+    <hyperlink ref="Z64" r:id="rId_hyperlink_1363"/>
+    <hyperlink ref="AA64" r:id="rId_hyperlink_1364"/>
+    <hyperlink ref="AB64" r:id="rId_hyperlink_1365"/>
+    <hyperlink ref="AC64" r:id="rId_hyperlink_1366"/>
+    <hyperlink ref="AD64" r:id="rId_hyperlink_1367"/>
+    <hyperlink ref="AE64" r:id="rId_hyperlink_1368"/>
+    <hyperlink ref="AF64" r:id="rId_hyperlink_1369"/>
+    <hyperlink ref="AG64" r:id="rId_hyperlink_1370"/>
+    <hyperlink ref="X65" r:id="rId_hyperlink_1371"/>
+    <hyperlink ref="Y65" r:id="rId_hyperlink_1372"/>
+    <hyperlink ref="Z65" r:id="rId_hyperlink_1373"/>
+    <hyperlink ref="AA65" r:id="rId_hyperlink_1374"/>
+    <hyperlink ref="AB65" r:id="rId_hyperlink_1375"/>
+    <hyperlink ref="AC65" r:id="rId_hyperlink_1376"/>
+    <hyperlink ref="AD65" r:id="rId_hyperlink_1377"/>
+    <hyperlink ref="AE65" r:id="rId_hyperlink_1378"/>
+    <hyperlink ref="AF65" r:id="rId_hyperlink_1379"/>
+    <hyperlink ref="AG65" r:id="rId_hyperlink_1380"/>
+    <hyperlink ref="AH65" r:id="rId_hyperlink_1381"/>
+    <hyperlink ref="AI65" r:id="rId_hyperlink_1382"/>
+    <hyperlink ref="AJ65" r:id="rId_hyperlink_1383"/>
+    <hyperlink ref="AK65" r:id="rId_hyperlink_1384"/>
+    <hyperlink ref="AL65" r:id="rId_hyperlink_1385"/>
+    <hyperlink ref="AM65" r:id="rId_hyperlink_1386"/>
+    <hyperlink ref="AN65" r:id="rId_hyperlink_1387"/>
+    <hyperlink ref="AO65" r:id="rId_hyperlink_1388"/>
+    <hyperlink ref="AP65" r:id="rId_hyperlink_1389"/>
+    <hyperlink ref="AQ65" r:id="rId_hyperlink_1390"/>
+    <hyperlink ref="AR65" r:id="rId_hyperlink_1391"/>
+    <hyperlink ref="AS65" r:id="rId_hyperlink_1392"/>
+    <hyperlink ref="AT65" r:id="rId_hyperlink_1393"/>
+    <hyperlink ref="AU65" r:id="rId_hyperlink_1394"/>
+    <hyperlink ref="AV65" r:id="rId_hyperlink_1395"/>
+    <hyperlink ref="AW65" r:id="rId_hyperlink_1396"/>
+    <hyperlink ref="AX65" r:id="rId_hyperlink_1397"/>
+    <hyperlink ref="AY65" r:id="rId_hyperlink_1398"/>
+    <hyperlink ref="AZ65" r:id="rId_hyperlink_1399"/>
+    <hyperlink ref="BA65" r:id="rId_hyperlink_1400"/>
+    <hyperlink ref="BB65" r:id="rId_hyperlink_1401"/>
+    <hyperlink ref="BC65" r:id="rId_hyperlink_1402"/>
+    <hyperlink ref="BD65" r:id="rId_hyperlink_1403"/>
+    <hyperlink ref="BE65" r:id="rId_hyperlink_1404"/>
+    <hyperlink ref="BF65" r:id="rId_hyperlink_1405"/>
+    <hyperlink ref="BG65" r:id="rId_hyperlink_1406"/>
+    <hyperlink ref="BH65" r:id="rId_hyperlink_1407"/>
+    <hyperlink ref="BI65" r:id="rId_hyperlink_1408"/>
+    <hyperlink ref="BJ65" r:id="rId_hyperlink_1409"/>
+    <hyperlink ref="BK65" r:id="rId_hyperlink_1410"/>
+    <hyperlink ref="BL65" r:id="rId_hyperlink_1411"/>
+    <hyperlink ref="X66" r:id="rId_hyperlink_1412"/>
+    <hyperlink ref="Y66" r:id="rId_hyperlink_1413"/>
+    <hyperlink ref="Z66" r:id="rId_hyperlink_1414"/>
+    <hyperlink ref="AA66" r:id="rId_hyperlink_1415"/>
+    <hyperlink ref="AB66" r:id="rId_hyperlink_1416"/>
+    <hyperlink ref="AC66" r:id="rId_hyperlink_1417"/>
+    <hyperlink ref="AD66" r:id="rId_hyperlink_1418"/>
+    <hyperlink ref="AE66" r:id="rId_hyperlink_1419"/>
+    <hyperlink ref="AF66" r:id="rId_hyperlink_1420"/>
+    <hyperlink ref="AG66" r:id="rId_hyperlink_1421"/>
+    <hyperlink ref="X67" r:id="rId_hyperlink_1422"/>
+    <hyperlink ref="Y67" r:id="rId_hyperlink_1423"/>
+    <hyperlink ref="Z67" r:id="rId_hyperlink_1424"/>
+    <hyperlink ref="AA67" r:id="rId_hyperlink_1425"/>
+    <hyperlink ref="AB67" r:id="rId_hyperlink_1426"/>
+    <hyperlink ref="AC67" r:id="rId_hyperlink_1427"/>
+    <hyperlink ref="X68" r:id="rId_hyperlink_1428"/>
+    <hyperlink ref="Y68" r:id="rId_hyperlink_1429"/>
+    <hyperlink ref="Z68" r:id="rId_hyperlink_1430"/>
+    <hyperlink ref="AA68" r:id="rId_hyperlink_1431"/>
+    <hyperlink ref="AB68" r:id="rId_hyperlink_1432"/>
+    <hyperlink ref="AC68" r:id="rId_hyperlink_1433"/>
+    <hyperlink ref="AD68" r:id="rId_hyperlink_1434"/>
+    <hyperlink ref="AE68" r:id="rId_hyperlink_1435"/>
+    <hyperlink ref="AF68" r:id="rId_hyperlink_1436"/>
+    <hyperlink ref="AG68" r:id="rId_hyperlink_1437"/>
+    <hyperlink ref="AH68" r:id="rId_hyperlink_1438"/>
+    <hyperlink ref="AI68" r:id="rId_hyperlink_1439"/>
+    <hyperlink ref="AJ68" r:id="rId_hyperlink_1440"/>
+    <hyperlink ref="AK68" r:id="rId_hyperlink_1441"/>
+    <hyperlink ref="AL68" r:id="rId_hyperlink_1442"/>
+    <hyperlink ref="AM68" r:id="rId_hyperlink_1443"/>
+    <hyperlink ref="AN68" r:id="rId_hyperlink_1444"/>
+    <hyperlink ref="AO68" r:id="rId_hyperlink_1445"/>
+    <hyperlink ref="X69" r:id="rId_hyperlink_1446"/>
+    <hyperlink ref="Y69" r:id="rId_hyperlink_1447"/>
+    <hyperlink ref="Z69" r:id="rId_hyperlink_1448"/>
+    <hyperlink ref="AA69" r:id="rId_hyperlink_1449"/>
+    <hyperlink ref="AB69" r:id="rId_hyperlink_1450"/>
+    <hyperlink ref="AC69" r:id="rId_hyperlink_1451"/>
+    <hyperlink ref="AD69" r:id="rId_hyperlink_1452"/>
+    <hyperlink ref="X70" r:id="rId_hyperlink_1453"/>
+    <hyperlink ref="Y70" r:id="rId_hyperlink_1454"/>
+    <hyperlink ref="Z70" r:id="rId_hyperlink_1455"/>
+    <hyperlink ref="AA70" r:id="rId_hyperlink_1456"/>
+    <hyperlink ref="AB70" r:id="rId_hyperlink_1457"/>
+    <hyperlink ref="AC70" r:id="rId_hyperlink_1458"/>
+    <hyperlink ref="AD70" r:id="rId_hyperlink_1459"/>
+    <hyperlink ref="AE70" r:id="rId_hyperlink_1460"/>
+    <hyperlink ref="AF70" r:id="rId_hyperlink_1461"/>
+    <hyperlink ref="AG70" r:id="rId_hyperlink_1462"/>
+    <hyperlink ref="X71" r:id="rId_hyperlink_1463"/>
+    <hyperlink ref="Y71" r:id="rId_hyperlink_1464"/>
+    <hyperlink ref="Z71" r:id="rId_hyperlink_1465"/>
+    <hyperlink ref="X72" r:id="rId_hyperlink_1466"/>
+    <hyperlink ref="Y72" r:id="rId_hyperlink_1467"/>
+    <hyperlink ref="Z72" r:id="rId_hyperlink_1468"/>
+    <hyperlink ref="AA72" r:id="rId_hyperlink_1469"/>
+    <hyperlink ref="AB72" r:id="rId_hyperlink_1470"/>
+    <hyperlink ref="AC72" r:id="rId_hyperlink_1471"/>
+    <hyperlink ref="AD72" r:id="rId_hyperlink_1472"/>
+    <hyperlink ref="AE72" r:id="rId_hyperlink_1473"/>
+    <hyperlink ref="AF72" r:id="rId_hyperlink_1474"/>
+    <hyperlink ref="X73" r:id="rId_hyperlink_1475"/>
+    <hyperlink ref="Y73" r:id="rId_hyperlink_1476"/>
+    <hyperlink ref="Z73" r:id="rId_hyperlink_1477"/>
+    <hyperlink ref="AA73" r:id="rId_hyperlink_1478"/>
+    <hyperlink ref="AB73" r:id="rId_hyperlink_1479"/>
+    <hyperlink ref="AC73" r:id="rId_hyperlink_1480"/>
+    <hyperlink ref="AD73" r:id="rId_hyperlink_1481"/>
+    <hyperlink ref="AE73" r:id="rId_hyperlink_1482"/>
+    <hyperlink ref="AF73" r:id="rId_hyperlink_1483"/>
+    <hyperlink ref="AG73" r:id="rId_hyperlink_1484"/>
+    <hyperlink ref="X74" r:id="rId_hyperlink_1485"/>
+    <hyperlink ref="Y74" r:id="rId_hyperlink_1486"/>
+    <hyperlink ref="Z74" r:id="rId_hyperlink_1487"/>
+    <hyperlink ref="AA74" r:id="rId_hyperlink_1488"/>
+    <hyperlink ref="AB74" r:id="rId_hyperlink_1489"/>
+    <hyperlink ref="AC74" r:id="rId_hyperlink_1490"/>
+    <hyperlink ref="AD74" r:id="rId_hyperlink_1491"/>
+    <hyperlink ref="AE74" r:id="rId_hyperlink_1492"/>
+    <hyperlink ref="AF74" r:id="rId_hyperlink_1493"/>
+    <hyperlink ref="AG74" r:id="rId_hyperlink_1494"/>
+    <hyperlink ref="AH74" r:id="rId_hyperlink_1495"/>
+    <hyperlink ref="AI74" r:id="rId_hyperlink_1496"/>
+    <hyperlink ref="AJ74" r:id="rId_hyperlink_1497"/>
+    <hyperlink ref="AK74" r:id="rId_hyperlink_1498"/>
+    <hyperlink ref="AL74" r:id="rId_hyperlink_1499"/>
+    <hyperlink ref="AM74" r:id="rId_hyperlink_1500"/>
+    <hyperlink ref="AN74" r:id="rId_hyperlink_1501"/>
+    <hyperlink ref="AO74" r:id="rId_hyperlink_1502"/>
+    <hyperlink ref="AP74" r:id="rId_hyperlink_1503"/>
+    <hyperlink ref="AQ74" r:id="rId_hyperlink_1504"/>
+    <hyperlink ref="AR74" r:id="rId_hyperlink_1505"/>
+    <hyperlink ref="AS74" r:id="rId_hyperlink_1506"/>
+    <hyperlink ref="AT74" r:id="rId_hyperlink_1507"/>
+    <hyperlink ref="AU74" r:id="rId_hyperlink_1508"/>
+    <hyperlink ref="AV74" r:id="rId_hyperlink_1509"/>
+    <hyperlink ref="AW74" r:id="rId_hyperlink_1510"/>
+    <hyperlink ref="AX74" r:id="rId_hyperlink_1511"/>
+    <hyperlink ref="AY74" r:id="rId_hyperlink_1512"/>
+    <hyperlink ref="AZ74" r:id="rId_hyperlink_1513"/>
+    <hyperlink ref="BA74" r:id="rId_hyperlink_1514"/>
+    <hyperlink ref="BB74" r:id="rId_hyperlink_1515"/>
+    <hyperlink ref="BC74" r:id="rId_hyperlink_1516"/>
+    <hyperlink ref="BD74" r:id="rId_hyperlink_1517"/>
+    <hyperlink ref="X75" r:id="rId_hyperlink_1518"/>
+    <hyperlink ref="Y75" r:id="rId_hyperlink_1519"/>
+    <hyperlink ref="Z75" r:id="rId_hyperlink_1520"/>
+    <hyperlink ref="AA75" r:id="rId_hyperlink_1521"/>
+    <hyperlink ref="AB75" r:id="rId_hyperlink_1522"/>
+    <hyperlink ref="AC75" r:id="rId_hyperlink_1523"/>
+    <hyperlink ref="AD75" r:id="rId_hyperlink_1524"/>
+    <hyperlink ref="X76" r:id="rId_hyperlink_1525"/>
+    <hyperlink ref="Y76" r:id="rId_hyperlink_1526"/>
+    <hyperlink ref="X77" r:id="rId_hyperlink_1527"/>
+    <hyperlink ref="Y77" r:id="rId_hyperlink_1528"/>
+    <hyperlink ref="Z77" r:id="rId_hyperlink_1529"/>
+    <hyperlink ref="AA77" r:id="rId_hyperlink_1530"/>
+    <hyperlink ref="AB77" r:id="rId_hyperlink_1531"/>
+    <hyperlink ref="AC77" r:id="rId_hyperlink_1532"/>
+    <hyperlink ref="AD77" r:id="rId_hyperlink_1533"/>
+    <hyperlink ref="AE77" r:id="rId_hyperlink_1534"/>
+    <hyperlink ref="AF77" r:id="rId_hyperlink_1535"/>
+    <hyperlink ref="AG77" r:id="rId_hyperlink_1536"/>
+    <hyperlink ref="X78" r:id="rId_hyperlink_1537"/>
+    <hyperlink ref="Y78" r:id="rId_hyperlink_1538"/>
+    <hyperlink ref="Z78" r:id="rId_hyperlink_1539"/>
+    <hyperlink ref="AA78" r:id="rId_hyperlink_1540"/>
+    <hyperlink ref="AB78" r:id="rId_hyperlink_1541"/>
+    <hyperlink ref="AC78" r:id="rId_hyperlink_1542"/>
+    <hyperlink ref="AD78" r:id="rId_hyperlink_1543"/>
+    <hyperlink ref="AE78" r:id="rId_hyperlink_1544"/>
+    <hyperlink ref="AF78" r:id="rId_hyperlink_1545"/>
+    <hyperlink ref="AG78" r:id="rId_hyperlink_1546"/>
+    <hyperlink ref="X79" r:id="rId_hyperlink_1547"/>
+    <hyperlink ref="Y79" r:id="rId_hyperlink_1548"/>
+    <hyperlink ref="Z79" r:id="rId_hyperlink_1549"/>
+    <hyperlink ref="AA79" r:id="rId_hyperlink_1550"/>
+    <hyperlink ref="AB79" r:id="rId_hyperlink_1551"/>
+    <hyperlink ref="AC79" r:id="rId_hyperlink_1552"/>
+    <hyperlink ref="AD79" r:id="rId_hyperlink_1553"/>
+    <hyperlink ref="AE79" r:id="rId_hyperlink_1554"/>
+    <hyperlink ref="AF79" r:id="rId_hyperlink_1555"/>
+    <hyperlink ref="AG79" r:id="rId_hyperlink_1556"/>
+    <hyperlink ref="X80" r:id="rId_hyperlink_1557"/>
+    <hyperlink ref="Y80" r:id="rId_hyperlink_1558"/>
+    <hyperlink ref="Z80" r:id="rId_hyperlink_1559"/>
+    <hyperlink ref="AA80" r:id="rId_hyperlink_1560"/>
+    <hyperlink ref="AB80" r:id="rId_hyperlink_1561"/>
+    <hyperlink ref="AC80" r:id="rId_hyperlink_1562"/>
+    <hyperlink ref="AD80" r:id="rId_hyperlink_1563"/>
+    <hyperlink ref="AE80" r:id="rId_hyperlink_1564"/>
+    <hyperlink ref="AF80" r:id="rId_hyperlink_1565"/>
+    <hyperlink ref="AG80" r:id="rId_hyperlink_1566"/>
+    <hyperlink ref="AH80" r:id="rId_hyperlink_1567"/>
+    <hyperlink ref="AI80" r:id="rId_hyperlink_1568"/>
+    <hyperlink ref="AJ80" r:id="rId_hyperlink_1569"/>
+    <hyperlink ref="AK80" r:id="rId_hyperlink_1570"/>
+    <hyperlink ref="AL80" r:id="rId_hyperlink_1571"/>
+    <hyperlink ref="AM80" r:id="rId_hyperlink_1572"/>
+    <hyperlink ref="AN80" r:id="rId_hyperlink_1573"/>
+    <hyperlink ref="AO80" r:id="rId_hyperlink_1574"/>
+    <hyperlink ref="X81" r:id="rId_hyperlink_1575"/>
+    <hyperlink ref="Y81" r:id="rId_hyperlink_1576"/>
+    <hyperlink ref="X82" r:id="rId_hyperlink_1577"/>
+    <hyperlink ref="Y82" r:id="rId_hyperlink_1578"/>
+    <hyperlink ref="Z82" r:id="rId_hyperlink_1579"/>
+    <hyperlink ref="AA82" r:id="rId_hyperlink_1580"/>
+    <hyperlink ref="AB82" r:id="rId_hyperlink_1581"/>
+    <hyperlink ref="AC82" r:id="rId_hyperlink_1582"/>
+    <hyperlink ref="X83" r:id="rId_hyperlink_1583"/>
+    <hyperlink ref="Y83" r:id="rId_hyperlink_1584"/>
+    <hyperlink ref="Z83" r:id="rId_hyperlink_1585"/>
+    <hyperlink ref="X84" r:id="rId_hyperlink_1586"/>
+    <hyperlink ref="Y84" r:id="rId_hyperlink_1587"/>
+    <hyperlink ref="Z84" r:id="rId_hyperlink_1588"/>
+    <hyperlink ref="AA84" r:id="rId_hyperlink_1589"/>
+    <hyperlink ref="AB84" r:id="rId_hyperlink_1590"/>
+    <hyperlink ref="AC84" r:id="rId_hyperlink_1591"/>
+    <hyperlink ref="AD84" r:id="rId_hyperlink_1592"/>
+    <hyperlink ref="AE84" r:id="rId_hyperlink_1593"/>
+    <hyperlink ref="X85" r:id="rId_hyperlink_1594"/>
+    <hyperlink ref="X86" r:id="rId_hyperlink_1595"/>
+    <hyperlink ref="Y86" r:id="rId_hyperlink_1596"/>
+    <hyperlink ref="X87" r:id="rId_hyperlink_1597"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -17803,32 +17905,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-09-20 11:52:28</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-20 11:52:28)</dc:description>
+  <dc:title>Literature Export 2026-10-11 01:02:23</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-10-11 01:02:23)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>