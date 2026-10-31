--- v21 (2026-10-10)
+++ v22 (2026-10-31)
@@ -2636,51 +2636,51 @@
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2021.12.12.470907v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2021/12/12/2021.12.12.470907/DC1/embed/media-1.pdf?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1250-1462</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1414-6951</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/81</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/021ft0n22</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04xx1tc24</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/038t36y30</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100374</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/100374</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2020.09.02.279612v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC1/embed/media-1.pdf?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC2/embed/media-2.xlsx?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC3/embed/media-3.mp4?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC4/embed/media-4.mp4?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC5/embed/media-5.mp4?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC6/embed/media-6.mp4?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-4814-7517</t>
   </si>
@@ -2732,51 +2732,51 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_002798</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003070</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003297</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013673</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_010943</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001622</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016560</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008954</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100199</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/100199</t>
   </si>
   <si>
     <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_sm.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_mdar_reproducibility_checklist.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://en.bio-protocol.org/cjrap.aspx?eid=10.1126/science.abj3944</t>
   </si>
   <si>
     <t>Generic External ID: https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_movies_s1_to_s18.zip</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3901-7654</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0286-3777</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1441-4074</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2703-4342</t>
   </si>
@@ -2786,51 +2786,51 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0001-5725-8940</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7176-1793</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3510-8268</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0025-8952</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/442</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03e76ya46</t>
   </si>
   <si>
     <t>Research Data Archive (FOR2848): https://for2848.gwdguser.de/archive/1/6</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q114142902</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/98832</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/98832</t>
   </si>
   <si>
     <t>Generic External ID: https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E21-03-0143</t>
   </si>
   <si>
     <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/combinedsupmats.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/reviewhistory.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s06.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s07.xlsx</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-5661-5272</t>
   </si>
   <si>
     <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023025</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/169</t>
   </si>
@@ -2843,51 +2843,51 @@
   <si>
     <t>ROR ID: https://ror.org/039bjqg32</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01dr6c206</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01b6kha49</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/19</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014485</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016137</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015753</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q115196097</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/98968</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/98968</t>
   </si>
   <si>
     <t>Generic External ID: https://elifesciences.org/articles/68213</t>
   </si>
   <si>
     <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-1</t>
   </si>
   <si>
     <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-2</t>
   </si>
   <si>
     <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-3</t>
   </si>
   <si>
     <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-4</t>
   </si>
   <si>
     <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-5</t>
   </si>
   <si>
     <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-6</t>
   </si>
   <si>
     <t>Generic External ID: https://bio-protocol.org/eLIFErap68213?item=s4-7</t>
   </si>
@@ -2936,69 +2936,69 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0001-5096-1975</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/166</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/384</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01s1h3j07</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/0245cg223</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_U421</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_010519</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_014246</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/94595</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/94595</t>
   </si>
   <si>
     <t>Generic External ID: https://www.cell.com/action/showPdf?pii=S0962-8924%2821%2900183-5</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-1206-0129</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/159</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/351</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13002</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/89952</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/89952</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41594-021-00637-y.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM5_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM6_ESM.xls</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM4_ESM.mp4</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-2172-5110</t>
   </si>
@@ -3032,234 +3032,234 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016274</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_017293</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_004097</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_015872</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_018071</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q112578777</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13116</t>
   </si>
   <si>
     <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10741</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/89909</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/89909</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s42003-021-02529-9.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM5_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM4_ESM.xlsx</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-9821-2532</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-9538-5983</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-8912-7099</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/153</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/11</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/334</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/7OYG</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/23</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100381</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/100381</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2021.03.23.436644v1.full.pdf</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/147</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/10</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/291</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q107273432</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/48308</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/154759</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100378</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/100378</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2021.05.11.443555v1.full.pdf</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3053-8253</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-4548-2299</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/145</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/28</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/258</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00fbnyb24</t>
   </si>
   <si>
     <t>Generic External ID: https://www.cell.com/action/showPdf?pii=S0006-3495%2820%2932240-2</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02qs1a797</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/85051</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/85051</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/highwire/filestream/980812/field_highwire_adjunct_files/0/pnas.2009329118.sapp.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/content/pnas/118/15/e2009329118.full.pdf</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139514</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0704-9651</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-0683-6277</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6740-2755</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-5497-3068</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/143</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/248</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/7A9W</t>
   </si>
   <si>
     <t>RCSB PDB: https://www.rcsb.org/structure/7A9X</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/049v69k10</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00ysqcn41</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04zhhva53</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/010h6g454</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/86321</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/86321</t>
   </si>
   <si>
     <t>Generic External ID: https://www.sciencedirect.com/science/article/pii/S1879625721000328/pdfft?md5=50b583f8de874841d4e5ef1f67226a6b&amp;pid=1-s2.0-S1879625721000328-main.pdf</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/142</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/247</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q107981452</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/82861</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/82861</t>
   </si>
   <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s00249-021-01501-z.pdf</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/154757</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/154758</t>
   </si>
   <si>
     <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMD-11993</t>
   </si>
   <si>
     <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMD-11994</t>
   </si>
   <si>
     <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMD-11995</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/88330</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/88330</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41467-020-20542-0.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM4_ESM.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM5_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM6_ESM.xlsx</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-7019-3221</t>
   </si>
@@ -3284,51 +3284,51 @@
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q106464627</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s42003-020-01473-4.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM3_ESM.mp4</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00wge5k78</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03mstc592</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q104111264</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100151</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/100151</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM3_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM4_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM5_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM9_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM7_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM6_ESM.xlsx</t>
   </si>
@@ -3341,138 +3341,138 @@
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM11_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM12_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM13_ESM.xlsx</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/105</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01tm6cn81</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/056d84691</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02jy4mx12</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q104412529</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/83539</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/83539</t>
   </si>
   <si>
     <t>Generic External ID: https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3000943&amp;type=printable</t>
   </si>
   <si>
     <t>Generic External ID: https://ndownloader.figstatic.com/articles/13244010/versions/1</t>
   </si>
   <si>
     <t>Mouse Genome Informatics Database: http://www.informatics.jax.org/allele/MGI:5882597</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01y9bpm73</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03s7gtk40</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q102070858</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/81004</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/81004</t>
   </si>
   <si>
     <t>Generic External ID: https://link.springer.com/content/pdf/10.1007/s00018-020-03647-z.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-020-03647-z/MediaObjects/18_2020_3647_MOESM1_ESM.docx</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/043j0f473</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/052gg0110</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/0087djs12</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q100390769</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/55220</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-11007</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/100148</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/100148</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41586-020-2368-8.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/44</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q95301171</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc1.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc2.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc3.pdf</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q90198310</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/82396</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/82396</t>
   </si>
   <si>
     <t>Generic External ID: https://www.annualreviews.org/doi/pdf/10.1146/annurev-biophys-121219-081550</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9031</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606</t>
   </si>
   <si>
     <t>NCBI.taxonomy: https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-4032-7644</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/105</t>
   </si>
@@ -3485,51 +3485,51 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0030</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0224</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q89858289</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/22074</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/42230</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/48138</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/52343</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/60431</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/81550</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/81550</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/doi/pdfdirect/10.15252/embj.2019104105?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0001-Appendix.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0003-MovieEV1.zip</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0004-MovieEV2.zip</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0005-MovieEV3.zip</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0006-MovieEV4.zip</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0007-MovieEV5.zip</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0008-MovieEV6.zip</t>
   </si>
@@ -3617,51 +3617,51 @@
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2022/02/26/2022.02.24.481837/DC1/embed/media-1.pdf?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7256-8231</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/82</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04tsk2644</t>
   </si>
   <si>
     <t>Research Data Archive (FOR2848): https://for2848.gwdguser.de/archive/1/1</t>
   </si>
   <si>
     <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10906</t>
   </si>
   <si>
     <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10907</t>
   </si>
   <si>
     <t>EMBL.EMPIAR: https://www.ebi.ac.uk/empiar/EMPIAR-10908</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/105516</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/105516</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41467-022-28720-y.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM3_ESM.docx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM10_ESM.zip</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM4_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM5_ESM.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM6_ESM.mp4</t>
   </si>
@@ -3704,51 +3704,51 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_003411</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_016664</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_004055</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_001905</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_013672</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q112639447</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13135</t>
   </si>
   <si>
     <t>EMBL.EMDB: https://www.ebi.ac.uk/pdbe/emdb/EMD-13138</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/89038</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/89038</t>
   </si>
   <si>
     <t>Generic External ID: https://www.nature.com/articles/s41594-021-00651-0.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM1_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM2_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM3_ESM.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM4_ESM.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM5_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM6_ESM.xlsx</t>
   </si>
   <si>
     <t>Generic External ID: https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM7_ESM.xlsx</t>
   </si>
@@ -3824,66 +3824,66 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0003-3832-090X</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-5260-4728</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/37</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02jhqqg57</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00240q980</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04cvxnb49</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/036x5ad56</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/012m8gv78</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/111988</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/111988</t>
   </si>
   <si>
     <t>Generic External ID: https://www.cell.com/action/showPdf?pii=S0968-0004%2822%2900139-6</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0077-675X</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/177</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/507</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/113142</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/113142</t>
   </si>
   <si>
     <t>Generic External ID: https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fhumu.24430&amp;file=humu24430-sup-0001-Bogershausen_et_al_supplementary_figures_clean.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/humu.24430?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-4300-8224</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7559-6529</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2777-0198</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-6719-3447</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1618-9269</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2589-0364</t>
   </si>
@@ -4160,51 +4160,51 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2179539</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2798527</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_628381</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_2303727</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/AB_10983078</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0045</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0019</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/CVCL_0063</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/119185</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/119185</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/doi/pdf/10.1073/pnas.2215799119?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm01.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm02.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm03.mp4</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm04.mp4</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1982-2736</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-2753-0848</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0001-5962-7359</t>
   </si>
@@ -4346,51 +4346,51 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0668-5277</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-7146-8271</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-3855-0345</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/219</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/49</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/686</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04dw1bf40</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/187</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/127534</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/127534</t>
   </si>
   <si>
     <t>Generic External ID: https://febs.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/1873-3468.14671?download=true</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/222</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/706</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0001-EVFigs.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0002-TableEV1.docx</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0003-TableEV2.docx</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0004-TableEV3.docx</t>
   </si>
   <si>
     <t>Generic External ID: https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0005-TableEV4.docx</t>
   </si>
@@ -4859,51 +4859,51 @@
   <si>
     <t>ORCID: https://orcid.org/0000-0003-0418-1673</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-2500-6121</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/47</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/970</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00m8d6786</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/286</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/55219</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/62988</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/150000</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/150000</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1498-9473</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0002-2525-2867</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/55</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/73</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1032</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05m2fqn25</t>
   </si>
@@ -5174,51 +5174,51 @@
   <si>
     <t>ROR ID: https://ror.org/032d0e990</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/264</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/73</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1196</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1190): https://sfb1190.med.uni-goettingen.de/production/literature/publications/265</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/74</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1204</t>
   </si>
   <si>
     <t>Addgene: https://www.addgene.org/48309</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?216468</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/216468</t>
   </si>
   <si>
     <t>Generic External ID: https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/rouskinlab/seismic-rna</t>
   </si>
   <si>
     <t>Generic External ID: https://github.com/Ahram-Ahn/FASTKD5-analysis</t>
   </si>
   <si>
     <t>NCBI.geo: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-1520-1342</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0000-0003-4503-6034</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/87</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/61</t>
   </si>
@@ -5234,132 +5234,132 @@
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_008394</t>
   </si>
   <si>
     <t>SciCrunch (RRID): https://scicrunch.org/resolver/SCR_024373</t>
   </si>
   <si>
     <t>Zenodo DOI: https://doi.org/10.5281/zenodo.13905679</t>
   </si>
   <si>
     <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/264</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/04pp8hn57</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/003jsdw96</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/043c0p156</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/00hj8s172</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/162750</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/162750</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/416</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1323</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05591te55</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/425</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/65</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1338</t>
   </si>
   <si>
     <t>Published Data Registry (TRR274): https://rdp.sfb274.de/literature/publications/303</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/431</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/50</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1346</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05467hx49</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/163883</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/163883</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true</t>
   </si>
   <si>
     <t>Generic External ID: https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/0009-0007-8598-6735</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1565): https://rdp.sfb1565.uni-goettingen.de/literature/publications/108</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1357</t>
   </si>
   <si>
     <t>Research Data Archive (MBExC): https://mbexc.uni-goettingen.de/archive/1/693</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/3</t>
   </si>
   <si>
     <t>ORCID: https://orcid.org/ 0000-0002-7256-8231</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/26</t>
   </si>
   <si>
     <t>Published Data Registry (CRC 1286): https://sfb1286.uni-goettingen.de/literature/publications/52</t>
   </si>
   <si>
     <t>Published Data Registry (FOR 2848): https://for2848.gwdguser.de/literature/publications/66</t>
   </si>
   <si>
     <t>Generic External ID: https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123</t>
   </si>
   <si>
     <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/1440</t>
   </si>
   <si>
-    <t>GRO.publications: http://resolver.sub.uni-goettingen.de/purl?2/180153</t>
+    <t>GRO.publications: https://publications.goettingen-research-online.de/handle/2/180153</t>
   </si>
   <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: GHITM antibody</t>
   </si>
   <si>
     <t>primary: ALR Antibody (FL-205)</t>
   </si>
   <si>
     <t>primary: Anti-ATP5A antibody [15H4C4] - Mitochondrial Marker</t>
   </si>
   <si>
     <t>primary: Anti-COA7 antibody</t>
   </si>
   <si>
     <t>primary: COX IV (3E11) Rabbit mAb</t>
   </si>
   <si>
     <t>primary: Monoclonal Anti-Heat Shock Protein 60 antibody</t>
   </si>
   <si>
     <t>primary: Mitofilin Antibody</t>
   </si>
@@ -5755,51 +5755,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc3.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc4.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc5.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc6.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc7.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc8.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100681213" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0010-SDataEV.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embr.202152727?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.12.12.470907v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2021/12/12/2021.12.12.470907/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100374" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2020.09.02.279612v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC3/embed/media-3.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC4/embed/media-4.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC5/embed/media-5.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC6/embed/media-6.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/335" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/443" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100199" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_mdar_reproducibility_checklist.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1126/science.abj3944" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_movies_s1_to_s18.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-7654" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0286-3777" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1441-4074" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4342" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5725-8940" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-1793" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3510-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/442" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/6" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q114142902" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98832" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E21-03-0143" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/combinedsupmats.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/reviewhistory.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s06.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s07.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023025" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/169" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/396" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/039bjqg32" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01dr6c206" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01b6kha49" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/19" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q115196097" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/98968" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elifesciences.org/articles/68213" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-1" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-2" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-3" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-4" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-5" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-6" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-7" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-8" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-9" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-10" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-11" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-12" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig1-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig2-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig3-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig4-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig5-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig6-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/166" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/384" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010519" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/94595" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0962-8924%2821%2900183-5" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/159" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/351" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13002" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89952" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00637-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM6_ESM.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/154" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/337" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112578777" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13116" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10741" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89909" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-021-02529-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9821-2532" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/153" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/334" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OYG" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/23" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100381" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.03.23.436644v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/147" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/291" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107273432" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100378" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.05.11.443555v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/145" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/258" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0006-3495%2820%2932240-2" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qs1a797" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/85051" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/highwire/filestream/980812/field_highwire_adjunct_files/0/pnas.2009329118.sapp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/content/pnas/118/15/e2009329118.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139514" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0704-9651" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0683-6277" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-3068" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/143" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/248" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9W" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9X" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/049v69k10" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ysqcn41" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04zhhva53" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010h6g454" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/86321" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1879625721000328/pdfft?md5=50b583f8de874841d4e5ef1f67226a6b&amp;pid=1-s2.0-S1879625721000328-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/142" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107981452" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82861" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00249-021-01501-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154757" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154758" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11993" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11994" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11995" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/88330" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-020-20542-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3B" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3C" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3D" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106464627" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-020-01473-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM3_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00wge5k78" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104111264" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100151" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM8_ESM.xlsxs" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jy4mx12" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104412529" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/83539" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3000943&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndownloader.figstatic.com/articles/13244010/versions/1" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatics.jax.org/allele/MGI:5882597" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03s7gtk40" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q102070858" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81004" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-020-03647-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-020-03647-z/MediaObjects/18_2020_3647_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052gg0110" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0087djs12" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100390769" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-11007" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/100148" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-020-2368-8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95301171" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc1.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90198310" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/82396" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreviews.org/doi/pdf/10.1146/annurev-biophys-121219-081550" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9031" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89858289" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/22074" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/42230" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/52343" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/60431" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/81550" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2019104105?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0008-MovieEV6.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0009-MovieEV7.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0010-MovieEV8.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0011-MovieEV9.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0012-MovieEV10.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0013-MovieEV11.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0014-MovieEV12.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0015-MovieEV13.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0016-MovieEV14.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0017-MovieEV15.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0018-MovieEV16.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0022-SDataEVFigs.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6451-6311" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-8120" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4403-4520" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-5077" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-3983" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/33" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014305" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018863" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019157" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q96612803" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.02.24.481837v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/02/26/2022.02.24.481837/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/1" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10906" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10907" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10908" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/105516" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-022-28720-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/98" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD025180" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/333" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/458" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/294" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016664" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004055" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112639447" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13135" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13138" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/89038" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00651-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/119" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/171" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/381" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZU" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZV" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/65" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108084260" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.03.30.486340v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.04.05.487160v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-2963" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.05.27.493704v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8623" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/111988" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0968-0004%2822%2900139-6" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/177" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/507" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/113142" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fhumu.24430&amp;file=humu24430-sup-0001-Bogershausen_et_al_supplementary_figures_clean.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/humu.24430?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4300-8224" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2777-0198" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1618-9269" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/180" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/517" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028hv5492" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tvm6f46" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0493xsw21" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fp12092" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05grdyy37" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ggpsq73" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/53" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002182" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2202653119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8962-9443" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0022" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4632-525X" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5620-1528" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7125-3246" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8216-5578" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-5178" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3564-1014" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/025fw7a54" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04mz5ra38" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cv9y106" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05k9skc85" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02ppyfa04" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kzqn938" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.abo4946?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_movies_s1_and_s2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2716" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-5226" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6478-5562" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5012-8377" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6036" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3021-1100" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3506" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PUZ" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV0" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV1" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113788040" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2022112006?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0001-AppendixS1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2755-9117" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9548-2337" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5141-0243" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-1659" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qp3tb03" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536381" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_260070" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1549585" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10949139" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576212" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_627786" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576213" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2122154" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628377" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_398755" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1587580" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859893" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2175271" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2797949" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_476743" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_631683" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2272627" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11179069" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2556564" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628423" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695870" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695410" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859369" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_331284" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1851572" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1079527" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2179539" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798527" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628381" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2303727" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10983078" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0019" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/119185" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2215799119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm03.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm04.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-2736" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-0848" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5962-7359" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/629" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02v51f717" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/214" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.19.521049v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/191" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/648" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.15.520589v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/653" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/ejn.15917?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/publon/10.1111/ejn.15917" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Fejn.15917&amp;file=ejn15917-sup-0001-Supporting+information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9842-3818" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2352-0853" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vtebn72" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/6/4/e202201607.full-text.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF091453.1" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0999-7818" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-2595" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2086-3757" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043mz5j54" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038321296" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vpj4s62" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9Y6K9" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.04.17.537183v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1135-0797" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0345" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/219" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/686" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/187" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/127534" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/1873-3468.14671?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/222" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/706" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0001-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0002-TableEV1.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0003-TableEV2.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0004-TableEV3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0005-TableEV4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0006-TableEV5.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0007-TableEV6.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0008-TableEV7.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0009-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0010-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/49" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4522-3289" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/735" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/210" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2156476" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2721226" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_399431" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2619830" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2661779" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2120990" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2039775" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534117" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143157" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143165" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2827757" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534096" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2620153" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f0yaq80" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01faaaf77" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/233" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/793" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(23)01031-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/a6353ce2-7368-4158-a22f-edb5cde404a3/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/113" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.mendeley.com/v1/datasets/publish-confirmation/hhf6hmcrwr/1?folder=&amp;__hstc=25856994.69dace1c6714d2c06f9e14e45bcb7a3b.1696921918665.1704880230610.1704882859151.16&amp;__hssc=25856994.1.1704882859151&amp;__hsfp=1849298653" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/2b22dfa0-08c9-49ac-a13c-63bfa8dd1ba4/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/7315a729-5538-4545-a0a8-33ad32894188/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/427361e7-c09a-4159-b906-41d00a07b815/mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_005015.3" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0786-4090" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-4295" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6060-1557" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/236" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/815" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/333" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150790" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2164779" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2207530" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2250805" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2251270" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2282657" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2298378" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2532231" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880329" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880599" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10887758" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11037644" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F3.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F4.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F5.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F8.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F9.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F10.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F11.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F13.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F14.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F16.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F17.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC1/embed/inline-supplementary-material-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC2/embed/inline-supplementary-material-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/237" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/819" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ecchs44" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/384" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.02.14.579514v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/02/15/2024.02.14.579514/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9895-8577" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/832" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/161" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/403" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008395" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014892" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P35232" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99623" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P50093" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gr4te78" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_presentations_1_pdf/octet-stream/Presentation%201.pdf/2/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_datasheets_1_docx/octet-stream/Data%20Sheet%201.DOCX/1/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/244" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/839" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/414" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18499" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18500" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18501" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18502" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18503" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18504" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18496" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/150" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/844" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/413" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1966902" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/k4j5kjfj7t.1" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-022-04579-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-022-04579-6/MediaObjects/18_2022_4579_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0988-9411" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2267-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-125X" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2529-4231" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-8274" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8654-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/242" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/850" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/418" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012040" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/243" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/849" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/246" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/886" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/938" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0418-1673" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/970" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00m8d6786" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/286" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/150000" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_262044" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_443084" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_914102" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1857804" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1860273" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2066704" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2084810" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2096551" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2101119" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2146368" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2147359" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150762" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2214934" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2307392" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2313567" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534088" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534095" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535764" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535774" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536183" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2545672" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2683502" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2857979" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878090" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881239" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881266" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881305" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10640900" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10672785" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10673537" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10858175" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10862101" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10863633" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11213573" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/254" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9792-4354" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1095" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01445-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/221" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/261" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E6M" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4TNA" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHU" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/557" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/313" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1158" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/217" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pyqav47" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/033n3pw66" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/554" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/318" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1151" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/263" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032d0e990" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1196" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/265" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48309" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?216468" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/rouskinlab/seismic-rna" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Ahram-Ahn/FASTKD5-analysis" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-1342" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4503-6034" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1310" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011798" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024373" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13905679" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04pp8hn57" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003jsdw96" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043c0p156" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00hj8s172" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/162750" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/416" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/425" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/303" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/431" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05467hx49" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/163883" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-6735" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/693" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/ 0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1440" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resolver.sub.uni-goettingen.de/purl?2/180153" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://for2848.gwdguser.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc3.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc4.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc5.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc6.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc7.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S0005272820301729-mmc8.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0168r3w48" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100681213" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202152727&amp;file=embr202152727-sup-0010-SDataEV.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embr.202152727?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.12.12.470907v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2021/12/12/2021.12.12.470907/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/100374" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2020.09.02.279612v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC2/embed/media-2.xlsx?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC3/embed/media-3.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC4/embed/media-4.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC5/embed/media-5.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2020/09/03/2020.09.02.279612/DC6/embed/media-6.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5079-502X" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/335" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/443" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010943" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/100199" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_mdar_reproducibility_checklist.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.bio-protocol.org/cjrap.aspx?eid=10.1126/science.abj3944" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/science.abj3944/suppl_file/science.abj3944_movies_s1_to_s18.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3901-7654" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0286-3777" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1441-4074" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4342" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-4719" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5725-8940" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7176-1793" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3510-8268" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-8952" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/442" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/6" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q114142902" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/98832" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/pdf/10.1091/mbc.E21-03-0143" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/combinedsupmats.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/reviewhistory.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s06.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molbiolcell.org/doi/suppl/10.1091/mbc.E21-03-0143/suppl_file/mc-e21-03-0143-s07.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD023025" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/169" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/396" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/039bjqg32" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01dr6c206" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01b6kha49" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/19" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015753" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q115196097" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/98968" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elifesciences.org/articles/68213" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-1" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-2" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-3" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-4" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-5" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-6" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-7" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-8" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-9" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-10" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-11" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bio-protocol.org/eLIFErap68213?item=s4-12" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig1-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig2-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig3-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig4-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig5-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.elifesciences.org/articles/68213/elife-68213-fig6-data1-v1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/166" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/384" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010519" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/94595" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0962-8924%2821%2900183-5" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/159" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/351" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13002" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/89952" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00637-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM6_ESM.xls" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00637-y/MediaObjects/41594_2021_637_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/154" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/337" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112578777" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13116" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10741" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/89909" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-021-02529-9.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-021-02529-9/MediaObjects/42003_2021_2529_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9821-2532" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/153" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/334" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OYG" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/23" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/100381" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.03.23.436644v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/147" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/291" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107273432" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/100378" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2021.05.11.443555v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/145" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/258" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0006-3495%2820%2932240-2" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04qmmjx98" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qs1a797" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/85051" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/highwire/filestream/980812/field_highwire_adjunct_files/0/pnas.2009329118.sapp.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/content/pnas/118/15/e2009329118.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE139514" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0704-9651" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0683-6277" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6740-2755" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-3068" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/143" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/248" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9W" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7A9X" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/049v69k10" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ysqcn41" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04zhhva53" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/010h6g454" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/86321" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1879625721000328/pdfft?md5=50b583f8de874841d4e5ef1f67226a6b&amp;pid=1-s2.0-S1879625721000328-main.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/142" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q107981452" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/82861" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00249-021-01501-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154757" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154758" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11993" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11994" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMD-11995" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/88330" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-020-20542-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM5_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-020-20542-0/MediaObjects/41467_2020_20542_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3B" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3C" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7B3D" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q106464627" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s42003-020-01473-4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs42003-020-01473-4/MediaObjects/42003_2020_1473_MOESM3_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00wge5k78" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104111264" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/100151" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM9_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM8_ESM.xlsxs" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM10_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM11_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM12_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-03048-z/MediaObjects/41586_2020_3048_MOESM13_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jy4mx12" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q104412529" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/83539" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosbiology/article/file?id=10.1371/journal.pbio.3000943&amp;type=printable" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndownloader.figstatic.com/articles/13244010/versions/1" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatics.jax.org/allele/MGI:5882597" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03s7gtk40" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q102070858" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/81004" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-020-03647-z.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-020-03647-z/MediaObjects/18_2020_3647_MOESM1_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/052gg0110" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0087djs12" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q100390769" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-11007" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/100148" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41586-020-2368-8.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41586-020-2368-8/MediaObjects/41586_2020_2368_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8912-7099" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8200-2493" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-3221" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6YYT" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004097" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95301171" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc1.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc2.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.els-cdn.com/content/image/1-s2.0-S1047847720300587-mmc3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90198310" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/82396" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.annualreviews.org/doi/pdf/10.1146/annurev-biophys-121219-081550" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9031" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89858289" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/22074" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/42230" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/52343" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/60431" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/81550" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2019104105?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0001-Appendix.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0004-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0005-MovieEV3.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0006-MovieEV4.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0007-MovieEV5.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0008-MovieEV6.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0009-MovieEV7.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0010-MovieEV8.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0011-MovieEV9.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0012-MovieEV10.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0013-MovieEV11.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0014-MovieEV12.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0015-MovieEV13.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0016-MovieEV14.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0017-MovieEV15.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0018-MovieEV16.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2019104105&amp;file=embj2019104105-sup-0022-SDataEVFigs.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=4932" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6451-6311" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-8120" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4403-4520" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9638-5077" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2645-3983" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/33" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014305" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_007370" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018863" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_019157" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q96612803" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.02.24.481837v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/02/26/2022.02.24.481837/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/archive/1/1" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10906" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10907" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/empiar/EMPIAR-10908" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/105516" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-022-28720-y.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM3_ESM.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM10_ESM.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM4_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM5_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM6_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM7_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41467-022-28720-y/MediaObjects/41467_2022_28720_MOESM8_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/98" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-8924" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3576-0494" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7710-5738" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-5711" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8724-9666" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD025180" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/333" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/458" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04a7f6w43" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/294" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_006442" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013673" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016560" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003411" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016664" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_004055" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008954" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013672" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q112639447" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/154759" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48308" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13135" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-13138" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/89038" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-021-00651-0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM3_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM4_ESM.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM5_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM6_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM7_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-021-00651-0/MediaObjects/41594_2021_651_MOESM8_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/119" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3053-8253" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9538-5983" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2172-5110" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4548-2299" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5454-7755" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/171" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/381" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZU" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7OZV" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03e76ya46" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/65" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014226" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108084260" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.03.30.486340v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.04.05.487160v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0773-2963" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.05.27.493704v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2022/05/28/2022.05.27.493704/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8623" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/111988" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/action/showPdf?pii=S0968-0004%2822%2900139-6" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/177" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/507" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/113142" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1002%2Fhumu.24430&amp;file=humu24430-sup-0001-Bogershausen_et_al_supplementary_figures_clean.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1002/humu.24430?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4300-8224" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7559-6529" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2777-0198" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6719-3447" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1618-9269" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2589-0364" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/180" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/517" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028hv5492" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/035z6xf33" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tvm6f46" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0493xsw21" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02fp12092" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05grdyy37" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00rcxh774" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ggpsq73" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/53" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014210" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_010777" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_013189" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002182" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012813" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2202653119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2202653119/suppl_file/pnas.2202653119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8962-9443" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8790-0022" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4632-525X" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5620-1528" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7125-3246" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8216-5578" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2136-5178" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3564-1014" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/025fw7a54" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04mz5ra38" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00cv9y106" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05k9skc85" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02ppyfa04" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02kzqn938" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/pdf/10.1126/sciadv.abo4946?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_sm.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/suppl/10.1126/sciadv.abo4946/suppl_file/sciadv.abo4946_movies_s1_and_s2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-2716" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4191-5226" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6478-5562" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5012-8377" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6036" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3021-1100" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3506" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6190-1414" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PUZ" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV0" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7PV1" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04p5ggc03" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113788040" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/doi/pdfdirect/10.15252/embj.2022112006?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0001-AppendixS1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0002-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembj.2022112006&amp;file=EMBJ2022112006-sup-0003-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2755-9117" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9548-2337" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3832-090X" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5141-0243" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-1659" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0525-0191" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02jhqqg57" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00240q980" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04cvxnb49" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02qp3tb03" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012m8gv78" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/036x5ad56" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536381" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_260070" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1549585" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10949139" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576212" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_627786" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2576213" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2122154" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628377" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_398755" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1587580" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859893" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2175271" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2797949" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_476743" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_631683" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2272627" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11179069" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2556564" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628423" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695870" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10695410" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10859369" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_331284" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1851572" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1079527" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2179539" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2798527" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_628381" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2303727" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10983078" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0019" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/119185" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/pdf/10.1073/pnas.2215799119?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm01.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm02.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm03.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/suppl/10.1073/pnas.2215799119/suppl_file/pnas.2215799119.sm04.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-2736" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-0848" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5962-7359" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/629" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02v51f717" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/214" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0030" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.19.521049v2.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/191" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/648" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2022.12.15.520589v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/653" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/pdfdirect/10.1111/ejn.15917?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/publon/10.1111/ejn.15917" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/downloadSupplement?doi=10.1111%2Fejn.15917&amp;file=ejn15917-sup-0001-Supporting+information.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9842-3818" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2352-0853" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vtebn72" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/6/4/e202201607.full-text.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/AF091453.1" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0999-7818" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-2595" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5260-4728" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2086-3757" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5017-5528" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01k97gp34" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05290cv24" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043mz5j54" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038321296" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vpj4s62" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9Y6K9" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2023.04.17.537183v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2023/04/17/2023.04.17.537183/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3293-6623" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1135-0797" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-0345" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/219" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/686" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/187" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/127534" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://febs.onlinelibrary.wiley.com/doi/pdfdirect/10.1002/1873-3468.14671?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/222" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/706" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0001-EVFigs.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0002-TableEV1.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0003-TableEV2.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0004-TableEV3.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0005-TableEV4.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0006-TableEV5.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0007-TableEV6.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0008-TableEV7.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0009-MovieEV1.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embopress.org/action/downloadSupplement?doi=10.15252%2Fembr.202256702&amp;file=embr202256702-sup-0010-MovieEV2.zip" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/49" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4522-3289" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4757-9385" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1673-1046" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/735" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0188nsq50" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05byvp690" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/210" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2156476" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2721226" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_399431" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2619830" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2661779" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2120990" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2039775" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534117" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143157" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_143165" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2827757" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534096" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2620153" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05f0yaq80" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01faaaf77" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01tm6cn81" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/233" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/793" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(23)01031-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/a6353ce2-7368-4158-a22f-edb5cde404a3/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/113" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.mendeley.com/v1/datasets/publish-confirmation/hhf6hmcrwr/1?folder=&amp;__hstc=25856994.69dace1c6714d2c06f9e14e45bcb7a3b.1696921918665.1704880230610.1704882859151.16&amp;__hssc=25856994.1.1704882859151&amp;__hsfp=1849298653" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/2b22dfa0-08c9-49ac-a13c-63bfa8dd1ba4/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/7315a729-5538-4545-a0a8-33ad32894188/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2023.12.013/attachment/427361e7-c09a-4159-b906-41d00a07b815/mmc4.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/NM_005015.3" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0786-4090" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8908-4295" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9568-0245" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7280-2102" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6060-1557" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1647-7538" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8904-1543" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5096-1975" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/236" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/815" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/333" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150790" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2164779" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2207530" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2250805" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2251270" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2282657" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2298378" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2532231" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880329" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2880599" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10887758" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11037644" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_U421" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0045" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003070" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014246" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003420" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F3.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F4.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F5.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F8.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F9.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F10.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F11.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F13.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F14.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F16.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/F17.large.jpg?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC1/embed/inline-supplementary-material-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.life-science-alliance.org/content/lsa/7/4/e202302177/DC2/embed/inline-supplementary-material-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7227" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-7644" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6798-7629" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1608-3368" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0668-5277" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7146-8271" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/237" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/819" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00f2yqf98" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04dw1bf40" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00ecchs44" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/384" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.02.14.579514v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/02/15/2024.02.14.579514/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10116" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9534" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9895-8577" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/832" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/161" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/403" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0224" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0042" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008395" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014565" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014892" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P35232" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99623" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P50093" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04gr4te78" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/041nas322" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_presentations_1_pdf/octet-stream/Presentation%201.pdf/2/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/articles/file/downloadfile/1178992_supplementary-materials_datasheets_1_docx/octet-stream/Data%20Sheet%201.DOCX/1/1178992?isPublishedV2=False" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5893-1981" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2313-1439" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4962" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4432-2733" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7313-1648" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1667-7839" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8868-8716" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/244" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/839" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02wkzzr31" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04t5phd24" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/414" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_003297" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008606" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014199" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016137" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000325" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18499" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18500" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18501" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18502" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18503" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18504" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-18496" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/molecular-cell/pdfExtended/S1097-2765(24)00099-6" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/6eb6f95c-1df6-4a17-962e-36bedbaf489f/mmc1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/0a04b199-f5c9-42f3-b172-e7cc8674dd0d/mmc2.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cms/10.1016/j.molcel.2024.02.003/attachment/4dc12ef0-4903-4245-a6b0-ec0431cdd3b0/mmc3.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/150" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=3728" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD048976" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/844" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/413" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1966902" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014222" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17632/k4j5kjfj7t.1" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00018-022-04579-6.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1007%2Fs00018-022-04579-6/MediaObjects/18_2022_4579_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0988-9411" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2267-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2962-125X" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2529-4231" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0046-8274" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8654-9920" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/242" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/850" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/418" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001905" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_012040" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/243" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/849" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03pt86f80" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/246" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/886" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.04.04.588063v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/04/04/2024.04.04.588063/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/247" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/938" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/hmg/article-pdf/33/R1/R19/57824192/ddae023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0418-1673" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-6121" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/970" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/056d84691" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00m8d6786" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/286" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55219" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/62988" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/150000" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.1101/2024.07.18.603998v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2024/07/18/2024.07.18.603998/DC1/embed/media-1.pdf?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1032" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_262044" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_443084" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_914102" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1857804" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_1860273" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2066704" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2084810" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2096551" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2101119" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2146368" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2147359" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2150762" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2214934" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2307392" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2313567" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534088" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2534095" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535764" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2535774" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2536183" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2545672" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2683502" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2857979" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2878090" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881239" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881266" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_2881305" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10640900" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10672785" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10673537" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10858175" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10862101" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_10863633" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/AB_11213573" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_023662" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/254" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1063" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9792-4354" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-9395" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6562-7187" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4814-7517" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1095" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03mstc592" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19455" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/pdbe/emdb/EMD-19457" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41594-024-01445-w.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM2_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM1_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM3_ESM.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static-content.springer.com/esm/art%3A10.1038%2Fs41594-024-01445-w/MediaObjects/41594_2024_1445_MOESM4_ESM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goeseek.gwdguser.de/studies/221" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=7108" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/261" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1098" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR3" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/8RR4" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/7ONU" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/5E6M" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/4TNA" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcsb.org/structure/6AHU" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/557" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_025577" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014224" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_015872" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_018071" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016501" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_016274" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_017293" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002798" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0549" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0518" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q9BQ52" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q7L0Y3" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/Q99714" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/313" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1158" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/217" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pyqav47" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/033n3pw66" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/554" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/318" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1151" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04c4bwh63" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/053avzc18" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043j0f473" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05mxhda18" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1178" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0304hq317" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/263" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1181" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/032d0e990" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1196" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1190.med.uni-goettingen.de/production/literature/publications/265" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1204" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/48309" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.addgene.org/55220" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/216468" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/nar/article-pdf/53/13/gkaf665/63716510/gkaf665.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/rouskinlab/seismic-rna" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Ahram-Ahn/FASTKD5-analysis" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE290841" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2525-2867" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5774-8816" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-1342" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4503-6034" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1498-9473" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1310" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05m2fqn25" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01pxwe438" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05ghs6f64" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02dgjyy92" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_2270" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/CVCL_0063" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011798" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_008394" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_024373" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_000305" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.13905679" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2902-7165" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/264" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04pp8hn57" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/003jsdw96" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/043c0p156" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00hj8s172" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/162750" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/416" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1323" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05591te55" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/425" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1338" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb274.de/literature/publications/303" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2970-6894" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8028-3121" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/431" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1346" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05467hx49" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/163883" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/10.64898/2026.03.02.709036v1.full.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC1/embed/media-1.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biorxiv.org/content/biorxiv/early/2026/03/03/2026.03.02.709036/DC2/embed/media-2.mp4?download=true" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0501-1150" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8598-6735" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0077-675X" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8901-0242" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1206-0129" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdp.sfb1565.uni-goettingen.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1357" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01y9bpm73" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbexc.uni-goettingen.de/archive/1/693" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1414-6951" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1250-1462" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/038t36y30" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04xx1tc24" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/ 0000-0002-7256-8231" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/04tsk2644" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5458-5652" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0789-9912" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1286.uni-goettingen.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01jdpyv68" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/0245cg223" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/012p63287" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00pd74e08" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://for2848.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pnas.org/doi/epdf/10.1073/pnas.2533451123" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/1440" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.goettingen-research-online.de/handle/2/180153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CX88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:CX1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
@@ -17905,32 +17905,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-10-11 01:02:23</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-10-11 01:02:23)</dc:description>
+  <dc:title>Literature Export 2026-10-31 11:29:47</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-10-31 11:29:47)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>